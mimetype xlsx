--- v1 (2026-03-30)
+++ v2 (2026-07-21)
@@ -7,524 +7,1520 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LISTADO_ACTAS" sheetId="1" r:id="rId4"/>
   </sheets>
-  <definedNames/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'LISTADO_ACTAS'!$A$1:$E$5</definedName>
+  </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="470">
   <si>
     <t>NUMERO DE ACTA</t>
   </si>
   <si>
     <t>TIPO</t>
   </si>
   <si>
     <t>MODALIDAD</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>DIRECCION</t>
   </si>
   <si>
-    <t>N/A</t>
-[...398 lines deleted...]
-    <t>379129, 498539</t>
+    <t>Acta de Inspección</t>
+  </si>
+  <si>
+    <t>Digital</t>
+  </si>
+  <si>
+    <t>ARENALES 3253</t>
+  </si>
+  <si>
+    <t>ALVEAR, MARCELO T. DE 590</t>
+  </si>
+  <si>
+    <t>SEGUI, F. J., ALTE. 1149</t>
+  </si>
+  <si>
+    <t>VIAMONTE 637</t>
+  </si>
+  <si>
+    <t>11 DE SEPTIEMBRE DE 1888 3585</t>
+  </si>
+  <si>
+    <t>PAROISSIEN 1711</t>
+  </si>
+  <si>
+    <t>CRESPO 2710</t>
+  </si>
+  <si>
+    <t>CRESPO 2788</t>
+  </si>
+  <si>
+    <t>11 DE SEPTIEMBRE DE 1888 3572</t>
+  </si>
+  <si>
+    <t>VIAMONTE 682</t>
+  </si>
+  <si>
+    <t>FERNANDEZ DE LA CRUZ, F., GRAL. AV. 1810</t>
+  </si>
+  <si>
+    <t>LARRALDE, CRISOLOGO AV. 1716</t>
+  </si>
+  <si>
+    <t>HEREDIA 530</t>
+  </si>
+  <si>
+    <t>GALILEO 2458</t>
+  </si>
+  <si>
+    <t>LAPRIDA 1654</t>
+  </si>
+  <si>
+    <t>ALVEAR, MARCELO T. DE 624</t>
+  </si>
+  <si>
+    <t>MAIPU 932</t>
+  </si>
+  <si>
+    <t>BILLINGHURST 1892</t>
+  </si>
+  <si>
+    <t>BERUTI 3210</t>
+  </si>
+  <si>
+    <t>ECHEANDIA 4355</t>
+  </si>
+  <si>
+    <t>VIEL 1407</t>
+  </si>
+  <si>
+    <t>MOZART 349</t>
+  </si>
+  <si>
+    <t>REPUBLICA ARABE SIRIA 3285</t>
+  </si>
+  <si>
+    <t>HIDALGO 325</t>
+  </si>
+  <si>
+    <t>ACOYTE AV. 18</t>
+  </si>
+  <si>
+    <t>SAN MARTIN 1033</t>
+  </si>
+  <si>
+    <t>LAS HERAS GENERAL AV. 2462</t>
+  </si>
+  <si>
+    <t>BARCO CENTENERA DEL 3191</t>
+  </si>
+  <si>
+    <t>ROJAS, RICARDO, DR. 453</t>
+  </si>
+  <si>
+    <t>SALGUERO, JERONIMO 3000</t>
+  </si>
+  <si>
+    <t>BULNES 2583</t>
+  </si>
+  <si>
+    <t>SAN MARTIN 1225</t>
+  </si>
+  <si>
+    <t>MAIPU 872</t>
+  </si>
+  <si>
+    <t>MAIPU 829</t>
+  </si>
+  <si>
+    <t>ALVEAR, MARCELO T. DE 430</t>
+  </si>
+  <si>
+    <t>ALVEAR, MARCELO T. DE 548</t>
+  </si>
+  <si>
+    <t>ACOYTE AV. 285</t>
+  </si>
+  <si>
+    <t>CABELLO 3791</t>
+  </si>
+  <si>
+    <t>SANTA FE AV. 3666</t>
+  </si>
+  <si>
+    <t>AUSTRIA 2032</t>
+  </si>
+  <si>
+    <t>MONTENEGRO 1380</t>
+  </si>
+  <si>
+    <t>RIVADAVIA AV. 6315</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4002</t>
+  </si>
+  <si>
+    <t>REPUBLICA ARABE SIRIA 3065</t>
+  </si>
+  <si>
+    <t>DEL CAMPO AV. 1686</t>
+  </si>
+  <si>
+    <t>DEL CAMPO AV. 1570</t>
+  </si>
+  <si>
+    <t>MONTENEGRO 1375</t>
+  </si>
+  <si>
+    <t>JUNCAL 3115</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 3808</t>
+  </si>
+  <si>
+    <t>JUNCAL 3100</t>
+  </si>
+  <si>
+    <t>GAVILAN 1150</t>
+  </si>
+  <si>
+    <t>SALGUERO, JERONIMO 3066</t>
+  </si>
+  <si>
+    <t>RIVADAVIA AV. 9575</t>
+  </si>
+  <si>
+    <t>RIVADAVIA AV. 9611</t>
+  </si>
+  <si>
+    <t>DOBLAS 1446</t>
+  </si>
+  <si>
+    <t>OLIVERA AV. 557</t>
+  </si>
+  <si>
+    <t>PY, COMODORO AV. 2055</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4299</t>
+  </si>
+  <si>
+    <t>BELAUSTEGUI, LUIS, DR. 4987</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4302</t>
+  </si>
+  <si>
+    <t>LARRAZABAL AV. 572</t>
+  </si>
+  <si>
+    <t>LARRAZABAL AV. 451</t>
+  </si>
+  <si>
+    <t>SUCRE, ANTONIO JOSE DE, MCAL. 2950</t>
+  </si>
+  <si>
+    <t>FERNANDEZ DE LA CRUZ, F., GRAL. AV. 1908</t>
+  </si>
+  <si>
+    <t>FERNANDEZ DE LA CRUZ, F., GRAL. AV. 1990</t>
+  </si>
+  <si>
+    <t>GARMENDIA AV. 4735</t>
+  </si>
+  <si>
+    <t>EREZCANO 2807</t>
+  </si>
+  <si>
+    <t>GARMENDIA AV. 4805</t>
+  </si>
+  <si>
+    <t>DEL CAMPO AV. 1080</t>
+  </si>
+  <si>
+    <t>PAZ SOLDAN 4708</t>
+  </si>
+  <si>
+    <t>ELCANO 4757</t>
+  </si>
+  <si>
+    <t>CONESA 2017</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4730</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4800</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 3790</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 3909</t>
+  </si>
+  <si>
+    <t>DEL LIBERTADOR AV. 3050</t>
+  </si>
+  <si>
+    <t>TILCARA AV. 3048</t>
+  </si>
+  <si>
+    <t>CARHUE 2327</t>
+  </si>
+  <si>
+    <t>CARHUE 2230</t>
+  </si>
+  <si>
+    <t>SEGUROLA AV. 328</t>
+  </si>
+  <si>
+    <t>RIVADAVIA AV. 8699</t>
+  </si>
+  <si>
+    <t>ACOYTE AV. 390</t>
+  </si>
+  <si>
+    <t>MORENO, JOSE MARIA AV. 334</t>
+  </si>
+  <si>
+    <t>ROOSEVELT FRANKLIN D. 2265</t>
+  </si>
+  <si>
+    <t>ARCOS 1953</t>
+  </si>
+  <si>
+    <t>ARANGUREN, JUAN F., DR. 3976</t>
+  </si>
+  <si>
+    <t>DEL LIBERTADOR AV. 2168</t>
+  </si>
+  <si>
+    <t>PAUNERO 2717</t>
+  </si>
+  <si>
+    <t>BILLINGHURST 1862</t>
+  </si>
+  <si>
+    <t>LUPPI, ABRAHAM J. 1485</t>
+  </si>
+  <si>
+    <t>MOM 3366</t>
+  </si>
+  <si>
+    <t>LAS HERAS GENERAL AV. 3115</t>
+  </si>
+  <si>
+    <t>LAS HERAS GENERAL AV. 2779</t>
+  </si>
+  <si>
+    <t>BOYACA AV. 435</t>
+  </si>
+  <si>
+    <t>BOYACA AV. 278</t>
+  </si>
+  <si>
+    <t>BOYACA AV. 62</t>
+  </si>
+  <si>
+    <t>BOYACA AV. 37</t>
+  </si>
+  <si>
+    <t>RIVADAVIA AV. 6225</t>
+  </si>
+  <si>
+    <t>RAFAELA 4957</t>
+  </si>
+  <si>
+    <t>CERVIÑO AV. 3800</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4799</t>
+  </si>
+  <si>
+    <t>LAS HERAS GENERAL AV. 4078</t>
+  </si>
+  <si>
+    <t>MORENO, JOSE MARIA AV. 209</t>
+  </si>
+  <si>
+    <t>PY, COMODORO AV. 1905</t>
+  </si>
+  <si>
+    <t>VIAMONTE 748</t>
+  </si>
+  <si>
+    <t>GELLY Y OBES, GRAL. AV. 2308</t>
+  </si>
+  <si>
+    <t>CABELLO 3690</t>
+  </si>
+  <si>
+    <t>VERNET AV. 96</t>
+  </si>
+  <si>
+    <t>VERNET AV. 139</t>
+  </si>
+  <si>
+    <t>VERNET AV. 266</t>
+  </si>
+  <si>
+    <t>ARAOZ ALFARO, GREGORIO, DR 442</t>
+  </si>
+  <si>
+    <t>AVALOS 155</t>
+  </si>
+  <si>
+    <t>CHORROARIN AV. 680</t>
+  </si>
+  <si>
+    <t>ACOYTE AV. 401</t>
+  </si>
+  <si>
+    <t>ACOYTE AV. 435</t>
+  </si>
+  <si>
+    <t>ACOYTE AV. 498</t>
+  </si>
+  <si>
+    <t>ACOYTE AV. 292</t>
+  </si>
+  <si>
+    <t>ACOYTE AV. 262</t>
+  </si>
+  <si>
+    <t>ACOYTE AV. 192</t>
+  </si>
+  <si>
+    <t>ACOYTE AV. 185</t>
+  </si>
+  <si>
+    <t>M.A. ESTACIÓN FLORIDA LÍNEA B MANTEN.ESTACIONES</t>
+  </si>
+  <si>
+    <t>TILCARA 3146</t>
+  </si>
+  <si>
+    <t>TILCARA 3157</t>
+  </si>
+  <si>
+    <t>LARRAZABAL AV. 449</t>
+  </si>
+  <si>
+    <t>LARRAZABAL AV. 636</t>
+  </si>
+  <si>
+    <t>LARRAZABAL AV. 915</t>
+  </si>
+  <si>
+    <t>LARRAZABAL AV. 919</t>
+  </si>
+  <si>
+    <t>FONROUGE 711</t>
+  </si>
+  <si>
+    <t>FONROUGE 834</t>
+  </si>
+  <si>
+    <t>FONROUGE 1134</t>
+  </si>
+  <si>
+    <t>CHARLONE 43</t>
+  </si>
+  <si>
+    <t>IRIGOYEN 722</t>
+  </si>
+  <si>
+    <t>SAN JUAN AV. 4231</t>
+  </si>
+  <si>
+    <t>NEWBERY, JORGE AV. 4081</t>
+  </si>
+  <si>
+    <t>TRES ARROYOS 378</t>
+  </si>
+  <si>
+    <t>VIRGILIO 844</t>
+  </si>
+  <si>
+    <t>NUEVA YORK 3376</t>
+  </si>
+  <si>
+    <t>LAVALLE 2622</t>
+  </si>
+  <si>
+    <t>LAVALLE 2652</t>
+  </si>
+  <si>
+    <t>TARIJA 4353</t>
+  </si>
+  <si>
+    <t>BEIRO, FRANCISCO AV. 3695</t>
+  </si>
+  <si>
+    <t>BAHIA BLANCA 3809</t>
+  </si>
+  <si>
+    <t>LAVALLE 2696</t>
+  </si>
+  <si>
+    <t>LARREA 534</t>
+  </si>
+  <si>
+    <t>SAN MARTIN AV. 5316</t>
+  </si>
+  <si>
+    <t>ARENAL, CONCEPCION 3662</t>
+  </si>
+  <si>
+    <t>CARRIL, SALVADOR MARIA DEL AV. 3351</t>
+  </si>
+  <si>
+    <t>LOZANO, PEDRO 3150</t>
+  </si>
+  <si>
+    <t>FRAGA 167</t>
+  </si>
+  <si>
+    <t>GARAY, JUAN DE AV. 4353</t>
+  </si>
+  <si>
+    <t>SAN JUAN AV. 4001</t>
+  </si>
+  <si>
+    <t>LARREA 448</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 5500</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 5151</t>
+  </si>
+  <si>
+    <t>MERCEDES 4364</t>
+  </si>
+  <si>
+    <t>ARENAL, CONCEPCION 4040</t>
+  </si>
+  <si>
+    <t>CORRIENTES AV. 6363</t>
+  </si>
+  <si>
+    <t>LEMOS, JUAN GREGORIO, GRAL. 127</t>
+  </si>
+  <si>
+    <t>LEMOS, JUAN GREGORIO, GRAL. 23</t>
+  </si>
+  <si>
+    <t>PERON, JUAN DOMINGO, TTE. GENERAL 1966</t>
+  </si>
+  <si>
+    <t>PAVON AV. 4254</t>
+  </si>
+  <si>
+    <t>TARIJA 4352</t>
+  </si>
+  <si>
+    <t>PAVON AV. 4015</t>
+  </si>
+  <si>
+    <t>ASUNCION 4183</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 5401</t>
+  </si>
+  <si>
+    <t>CAMPANA 3042</t>
+  </si>
+  <si>
+    <t>ASAMBLEA AV. 237</t>
+  </si>
+  <si>
+    <t>PERON, JUAN DOMINGO, TTE. GENERAL 2561</t>
+  </si>
+  <si>
+    <t>PERON, JUAN DOMINGO, TTE. GENERAL 2535</t>
+  </si>
+  <si>
+    <t>PERON, JUAN DOMINGO, TTE. GENERAL 2525</t>
+  </si>
+  <si>
+    <t>LARREA 272</t>
+  </si>
+  <si>
+    <t>SAN JUAN AV. 4056</t>
+  </si>
+  <si>
+    <t>SAN JUAN AV. 4172</t>
+  </si>
+  <si>
+    <t>M.A. ESTACION MISERERE-MANT. ESTACIONES</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4931</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4934</t>
+  </si>
+  <si>
+    <t>MOZART 359</t>
+  </si>
+  <si>
+    <t>MOZART 491</t>
+  </si>
+  <si>
+    <t>MOZART 782</t>
+  </si>
+  <si>
+    <t>ITAQUI 1950</t>
+  </si>
+  <si>
+    <t>ITAQUI 2171</t>
+  </si>
+  <si>
+    <t>ITAQUI 2222</t>
+  </si>
+  <si>
+    <t>PASTEUR 358</t>
+  </si>
+  <si>
+    <t>GARZON EUGENIO GENERAL 3731</t>
+  </si>
+  <si>
+    <t>CORRIENTES AV. 2329</t>
+  </si>
+  <si>
+    <t>AZCUENAGA 391</t>
+  </si>
+  <si>
+    <t>AZCUENAGA 411</t>
+  </si>
+  <si>
+    <t>ACOSTA, MARIANO AV. 1157</t>
+  </si>
+  <si>
+    <t>LAFERRERE, GREGORIO DE 3751</t>
+  </si>
+  <si>
+    <t>PERGAMINO 1410</t>
+  </si>
+  <si>
+    <t>PERGAMINO 1476</t>
+  </si>
+  <si>
+    <t>NEWBERY, JORGE AV. 3989</t>
+  </si>
+  <si>
+    <t>CORRIENTES AV. 2367</t>
+  </si>
+  <si>
+    <t>ECHEANDIA 3353</t>
+  </si>
+  <si>
+    <t>ACOSTA, MARIANO AV. 963</t>
+  </si>
+  <si>
+    <t>PERON, EVA AV. 3700</t>
+  </si>
+  <si>
+    <t>ACOSTA, MARIANO AV. 1259</t>
+  </si>
+  <si>
+    <t>PERON, EVA AV. 3745</t>
+  </si>
+  <si>
+    <t>PERGAMINO 1334</t>
+  </si>
+  <si>
+    <t>LAVALLE 2536</t>
+  </si>
+  <si>
+    <t>LEIVA 3965</t>
+  </si>
+  <si>
+    <t>LARREA 498</t>
+  </si>
+  <si>
+    <t>LAVALLE 2549</t>
+  </si>
+  <si>
+    <t>LAVALLE 2611</t>
+  </si>
+  <si>
+    <t>LARREA 491</t>
+  </si>
+  <si>
+    <t>MARTINEZ CASTRO 1185</t>
+  </si>
+  <si>
+    <t>LOZANO, PEDRO 2747</t>
+  </si>
+  <si>
+    <t>CONDARCO 3009</t>
+  </si>
+  <si>
+    <t>BULNES 1969</t>
+  </si>
+  <si>
+    <t>MELINCUE 2756</t>
+  </si>
+  <si>
+    <t>ARTIGAS, JOSE GERVASIO, GRAL. 2843</t>
+  </si>
+  <si>
+    <t>JUNCAL 3131</t>
+  </si>
+  <si>
+    <t>GUEMES 4232</t>
+  </si>
+  <si>
+    <t>SANTA FE AV. 3858</t>
+  </si>
+  <si>
+    <t>ANASAGASTI 2006</t>
+  </si>
+  <si>
+    <t>MALABIA 2283</t>
+  </si>
+  <si>
+    <t>PARAGUAY 4201</t>
+  </si>
+  <si>
+    <t>JUNCAL 3126</t>
+  </si>
+  <si>
+    <t>SANTA FE AV. 3637</t>
+  </si>
+  <si>
+    <t>SCALABRINI ORTIZ, RAUL AV. 2457</t>
+  </si>
+  <si>
+    <t>BERUTI 3500</t>
+  </si>
+  <si>
+    <t>PERON, EVA AV. 3776</t>
+  </si>
+  <si>
+    <t>SANTA FE AV. 3253</t>
+  </si>
+  <si>
+    <t>PERGAMINO 1044</t>
+  </si>
+  <si>
+    <t>M.A. ESTACIÓN J.M.DE ROSAS</t>
+  </si>
+  <si>
+    <t>POLA 842</t>
+  </si>
+  <si>
+    <t>POLA 1043</t>
+  </si>
+  <si>
+    <t>POLA 1135</t>
+  </si>
+  <si>
+    <t>MIRALLA 911</t>
+  </si>
+  <si>
+    <t>MIRALLA 1263</t>
+  </si>
+  <si>
+    <t>MIRALLA 1282</t>
+  </si>
+  <si>
+    <t>BARZANA 1263</t>
+  </si>
+  <si>
+    <t>AYACUCHO 1016</t>
+  </si>
+  <si>
+    <t>OLAVARRIA 2706</t>
+  </si>
+  <si>
+    <t>SAN JUAN AV. 2054</t>
+  </si>
+  <si>
+    <t>AYACUCHO 1018</t>
+  </si>
+  <si>
+    <t>HERRERA 475</t>
+  </si>
+  <si>
+    <t>CORRIENTES AV. 2434</t>
+  </si>
+  <si>
+    <t>INDEPENDENCIA AV. 3150</t>
+  </si>
+  <si>
+    <t>CORRIENTES AV. 2463</t>
+  </si>
+  <si>
+    <t>SANTA FE AV. 1877</t>
+  </si>
+  <si>
+    <t>SAN JUAN AV. 2651</t>
+  </si>
+  <si>
+    <t>LARREA 425</t>
+  </si>
+  <si>
+    <t>ARTIGAS MANUEL DE 6245</t>
+  </si>
+  <si>
+    <t>GARCIA GRANDE DE ZEQUEIRA, SEVERO 6519</t>
+  </si>
+  <si>
+    <t>LUZURIAGA 743</t>
+  </si>
+  <si>
+    <t>OLIDEN 1361</t>
+  </si>
+  <si>
+    <t>FOREST AV. 344</t>
+  </si>
+  <si>
+    <t>AYACUCHO 1069</t>
+  </si>
+  <si>
+    <t>GUEVARA 311</t>
+  </si>
+  <si>
+    <t>HERRERA 229</t>
+  </si>
+  <si>
+    <t>AYACUCHO 1044</t>
+  </si>
+  <si>
+    <t>PARACAS 253</t>
+  </si>
+  <si>
+    <t>CALVO, CARLOS 2902</t>
+  </si>
+  <si>
+    <t>DE LA TORRE, LISANDRO AV. 2001</t>
+  </si>
+  <si>
+    <t>DE LA TORRE, LISANDRO AV. 2078</t>
+  </si>
+  <si>
+    <t>INDEPENDENCIA AV. 2902</t>
+  </si>
+  <si>
+    <t>INDEPENDENCIA AV. 2944</t>
+  </si>
+  <si>
+    <t>SAN JUAN AV. 1981</t>
+  </si>
+  <si>
+    <t>SAN JUAN AV. 1860</t>
+  </si>
+  <si>
+    <t>SAN JUAN AV. 2824</t>
+  </si>
+  <si>
+    <t>HERRERA 575</t>
+  </si>
+  <si>
+    <t>TAPALQUE 6458</t>
+  </si>
+  <si>
+    <t>SANTA FE AV. 1955</t>
+  </si>
+  <si>
+    <t>CARRILLO, RAMON, DR. 388</t>
+  </si>
+  <si>
+    <t>PERDRIEL 897</t>
+  </si>
+  <si>
+    <t>BARZANA 1143</t>
+  </si>
+  <si>
+    <t>TOLL 2875</t>
+  </si>
+  <si>
+    <t>GARCIA GRANDE DE ZEQUEIRA, SEVERO 6285</t>
+  </si>
+  <si>
+    <t>GARCIA GRANDE DE ZEQUEIRA, SEVERO 6294</t>
+  </si>
+  <si>
+    <t>GARCIA GRANDE DE ZEQUEIRA, SEVERO 5855</t>
+  </si>
+  <si>
+    <t>BRANDSEN 2720</t>
+  </si>
+  <si>
+    <t>CORTEJARENA, JOSE A. 1899</t>
+  </si>
+  <si>
+    <t>MIRAVE 2805</t>
+  </si>
+  <si>
+    <t>MIRAVE 2709</t>
+  </si>
+  <si>
+    <t>MIRAVE 2742</t>
+  </si>
+  <si>
+    <t>SAN JUAN AV. 2190</t>
+  </si>
+  <si>
+    <t>SAN JUAN AV. 2173</t>
+  </si>
+  <si>
+    <t>SAN JUAN AV. 2216</t>
+  </si>
+  <si>
+    <t>SAN JUAN AV. 2353</t>
+  </si>
+  <si>
+    <t>SAN JUAN AV. 2335</t>
+  </si>
+  <si>
+    <t>SAN JUAN AV. 2324</t>
+  </si>
+  <si>
+    <t>BARZANA 1448</t>
+  </si>
+  <si>
+    <t>M.A. CORRIENTES 6690</t>
+  </si>
+  <si>
+    <t>EMILIO MITRE 510 BORG</t>
+  </si>
+  <si>
+    <t>CALLAO AV. 1082</t>
+  </si>
+  <si>
+    <t>CALLAO AV. 1016</t>
+  </si>
+  <si>
+    <t>MOLDES 3368</t>
+  </si>
+  <si>
+    <t>LARRALDE, CRISOLOGO AV. 2546</t>
+  </si>
+  <si>
+    <t>PASTEUR 225</t>
+  </si>
+  <si>
+    <t>LARRALDE, CRISOLOGO AV. 2107</t>
+  </si>
+  <si>
+    <t>PASTEUR 330</t>
+  </si>
+  <si>
+    <t>PEDRAZA, MANUELA 2056</t>
+  </si>
+  <si>
+    <t>CUBA 3536</t>
+  </si>
+  <si>
+    <t>PARAGUAY 1766</t>
+  </si>
+  <si>
+    <t>VUELTA DE OBLIGADO 3687</t>
+  </si>
+  <si>
+    <t>PEDRAZA, MANUELA 2100</t>
+  </si>
+  <si>
+    <t>CALLAO AV. 922</t>
+  </si>
+  <si>
+    <t>NUÑEZ 2609</t>
+  </si>
+  <si>
+    <t>NUÑEZ 2652</t>
+  </si>
+  <si>
+    <t>NUÑEZ 2646</t>
+  </si>
+  <si>
+    <t>NUÑEZ 2578</t>
+  </si>
+  <si>
+    <t>YERBAL 3220</t>
+  </si>
+  <si>
+    <t>CALLAO AV. 1066</t>
+  </si>
+  <si>
+    <t>BELAUSTEGUI, LUIS, DR. 4465</t>
+  </si>
+  <si>
+    <t>CALLAO AV. 868</t>
+  </si>
+  <si>
+    <t>ESTACION URUGUAY LINEA B</t>
+  </si>
+  <si>
+    <t>CALLAO AV. 1046</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4673</t>
+  </si>
+  <si>
+    <t>CARRASCO AV. 737</t>
+  </si>
+  <si>
+    <t>TAPALQUE 7474</t>
+  </si>
+  <si>
+    <t>MONTIEL 2557</t>
+  </si>
+  <si>
+    <t>ARTIGAS, JOSE GERVASIO, GRAL. 44</t>
+  </si>
+  <si>
+    <t>GAONA AV. 3532</t>
+  </si>
+  <si>
+    <t>DIAZ, CESAR, GRAL. 4680</t>
+  </si>
+  <si>
+    <t>RIVADAVIA AV. 7055</t>
+  </si>
+  <si>
+    <t>GAVILAN 15</t>
+  </si>
+  <si>
+    <t>YERBAL 2720</t>
+  </si>
+  <si>
+    <t>BOGOTA 2324</t>
+  </si>
+  <si>
+    <t>ARANGUREN, JUAN F., DR. 2213</t>
+  </si>
+  <si>
+    <t>CONDARCO 55</t>
+  </si>
+  <si>
+    <t>AZCUENAGA 208</t>
+  </si>
+  <si>
+    <t>PEDRAZA, MANUELA 2072</t>
+  </si>
+  <si>
+    <t>ERASMO 7380</t>
+  </si>
+  <si>
+    <t>TAPALQUE 7251</t>
+  </si>
+  <si>
+    <t>PASTEUR 313</t>
+  </si>
+  <si>
+    <t>M.A. ESTACIÓN CONSTITUCIÓN LÍNEA C</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4808</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4787</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4740</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4652</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4550</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4487</t>
+  </si>
+  <si>
+    <t>ESTACION URUGUAY ILUMINACION</t>
+  </si>
+  <si>
+    <t>VUELTA DE OBLIGADO 3473</t>
+  </si>
+  <si>
+    <t>VUELTA DE OBLIGADO 3597</t>
+  </si>
+  <si>
+    <t>CUBA 3401</t>
+  </si>
+  <si>
+    <t>ALVEAR, MARCELO T. De 560 / 590</t>
+  </si>
+  <si>
+    <t>PAROISSIEN 1711 / 1701</t>
+  </si>
+  <si>
+    <t>CRESPO 2710 / 2706 / 2750 - FERNANDEZ DE LA CRUZ, F., GRAL. AV. 1798</t>
+  </si>
+  <si>
+    <t>A02714</t>
+  </si>
+  <si>
+    <t>545396, 439891</t>
+  </si>
+  <si>
+    <t>LARRALDE, CRISOLOGO AV. 1716 / 1718 / 1720</t>
+  </si>
+  <si>
+    <t>4612, 344437, 465847</t>
+  </si>
+  <si>
+    <t>ALVEAR, MARCELO T. De 624 / 628</t>
+  </si>
+  <si>
+    <t>ECHEANDIA 4337 / 4347 / 4355 / 4365</t>
+  </si>
+  <si>
+    <t>353273, 491056</t>
+  </si>
+  <si>
+    <t>A02978</t>
+  </si>
+  <si>
+    <t>BARCO CENTENERA del 3191</t>
+  </si>
+  <si>
+    <t>A01792, 500830</t>
+  </si>
+  <si>
+    <t>ALVEAR, MARCELO T. De 430</t>
+  </si>
+  <si>
+    <t>510195, 500257, 439978</t>
+  </si>
+  <si>
+    <t>ACOYTE AV. 285 / 287</t>
+  </si>
+  <si>
+    <t>345475, 348289</t>
+  </si>
+  <si>
+    <t>369318, 247239, 494815, 527854, 478998</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4002 - LAGUNA 311</t>
+  </si>
+  <si>
+    <t>542075, 220218, 428161, 350072</t>
+  </si>
+  <si>
+    <t>REPUBLICA ARABE SIRIA 3045 / 3065</t>
+  </si>
+  <si>
+    <t>497127, 535743</t>
+  </si>
+  <si>
+    <t>DEL CAMPO AV. 1550 / 1560 / 1570 / 1568 / 1566 / 1552 / 1554 / 1556 / 1558</t>
+  </si>
+  <si>
+    <t>474270, 343069</t>
+  </si>
+  <si>
+    <t>375110, 506941, 545270</t>
+  </si>
+  <si>
+    <t>207190, 417958</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4299 / 4289</t>
+  </si>
+  <si>
+    <t>482848, 443904, 473229</t>
+  </si>
+  <si>
+    <t>BELAUSTEGUI, LUIS, Dr. 4987</t>
+  </si>
+  <si>
+    <t>GARMENDIA AV. 4731 / 4735</t>
+  </si>
+  <si>
+    <t>GARMENDIA AV. 4805 / 4811</t>
+  </si>
+  <si>
+    <t>A02695</t>
+  </si>
+  <si>
+    <t>515470, A01463</t>
+  </si>
+  <si>
+    <t>A00827</t>
+  </si>
+  <si>
+    <t>443315, 491142</t>
+  </si>
+  <si>
+    <t>ARANGUREN, JUAN F., Dr. 3976</t>
+  </si>
+  <si>
+    <t>398214, 517189, 456792, 504685</t>
+  </si>
+  <si>
+    <t>A01299</t>
+  </si>
+  <si>
+    <t>A01065</t>
+  </si>
+  <si>
+    <t>449279, 373615</t>
+  </si>
+  <si>
+    <t>CHORROARIN AV. 682 / 680</t>
+  </si>
+  <si>
+    <t>ACOYTE AV. 435 / 437</t>
+  </si>
+  <si>
+    <t>214057, 518523, 498075</t>
+  </si>
+  <si>
+    <t>LARRAZABAL AV. 915 / 911 / 913</t>
+  </si>
+  <si>
+    <t>LARRAZABAL AV. 919 / 929</t>
+  </si>
+  <si>
+    <t>338734, 353282, 448992, 230450, 358830, 535922, 305040, 448439, 411495, 365988, 239513, 307576</t>
+  </si>
+  <si>
+    <t>IRIGOYEN, BERNARDO de 722    oficinas A y B</t>
+  </si>
+  <si>
+    <t>A00947</t>
+  </si>
+  <si>
+    <t>238846, 548721</t>
+  </si>
+  <si>
+    <t>LAVALLE 2622  locales unificados</t>
+  </si>
+  <si>
+    <t>236350, 424309, 457673</t>
+  </si>
+  <si>
+    <t>LOZANO, PEDRO 3150  Estación Villa del Parque Local VDP-L-40</t>
+  </si>
+  <si>
+    <t>359820, 513964, 521014, 455606, 438644, 552067, 396651, 484130</t>
+  </si>
+  <si>
+    <t>GARAY, JUAN DE AV. 4001</t>
+  </si>
+  <si>
+    <t>ARENAL, CONCEPCION 4040 / 4054</t>
+  </si>
+  <si>
+    <t>PAVON AV. 4258 / 4254 / 4256</t>
+  </si>
+  <si>
+    <t>339954, 394724, 430167, 363767, 536927, 238406, 338577, 302829, 507840, 368564, 491450, 517677, 524027, 200641, 447789, 482413, 342817, 351416, 484540, 461659, 386281, 473121, 487770, 479103, 434431, 424181, 357449, 240796, 480473, 247337, 411933, 501167, 394382, 400486, 503503, 442612</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASUNCION 4183 - FERNANDEZ DE ENCISO 3966 - NUEVA YORK 4120 Local 45   </t>
+  </si>
+  <si>
+    <t>433247, 407787, 478957, 393509</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PERON, JUAN DOMINGO, TTE. GENERAL 2529 / 2543 / 2531 / 2535 / 2541 Local 37   </t>
+  </si>
+  <si>
+    <t>PERON, JUAN DOMINGO, TTE. GENERAL 2525 / 2527</t>
+  </si>
+  <si>
+    <t>472272, 432560</t>
+  </si>
+  <si>
+    <t>MOZART 357 / 359</t>
+  </si>
+  <si>
+    <t>501466, 475489, 537530</t>
+  </si>
+  <si>
+    <t>ITAQUI 1956 / 1950</t>
+  </si>
+  <si>
+    <t>ITAQUI 2171 / 2173</t>
+  </si>
+  <si>
+    <t>240130, 5101</t>
+  </si>
+  <si>
+    <t>PERON, JUAN DOMINGO, TTE. GENERAL 3700</t>
+  </si>
+  <si>
+    <t>A00861</t>
+  </si>
+  <si>
+    <t>511088, 530899</t>
+  </si>
+  <si>
+    <t>427375, 543665, 372276</t>
+  </si>
+  <si>
+    <t>MELINCUE 2758 / 2756</t>
+  </si>
+  <si>
+    <t>PARAGUAY 4201 / 4205</t>
+  </si>
+  <si>
+    <t>PERON, EVA AV. 3776 / 3774</t>
+  </si>
+  <si>
+    <t>342545, 554607, 554252, 394438, 519730, 519077, 502159, 201678, 406918, 5932, 363299, 353989, 237487, 461330, 373994, 239415, 340082, 308499, 395555, 455367, 366067, 474600, 479550, 249369, 377585, 477128, 537723, 232687, 228610, 355239, 511641, 236211, 374064, 399637, 445842, 378134, 543035, 302642, 493545, 497363, 356297, 339445, 396659, 447534, 482269, 481700, 556363, 405742, 229804, 249896, 428201, 403185, 448773, 462398, 488702, 459183, 247608, 380144, 304206, 506277, 543310, 308498, 236213, 469002, 509312, 471702, 488206, 404552, 340093, 248671, 367205, 457683, 540780, 456486, 410764, 458152, 463102, 493054, 522158, 229803, 424896, 406183, 459741, 476632, 376524, 513547, 387191, 498039, 510974, 6334, 407872, 527581, 404673, 367448, 510725, 365353, 489192, 441728, 468832, 556318, 349731, 429927, 484873, 469010, 246390, 377950, 484168, 439863, 537973, 532758, 369750, 361787, 448010, 515068, 248773, 438174, 374437, 511048, 414208, 397519, 302561, 545353, 427323, 457707, 230790, 356630, 549855, 394292, 522218, 431224, 407842, 405153, 482004, 492833, 239340, 541854, 340366, 493476, 461752, 484528, 505295, 462578, 487903, 485198, 521924, 482563, 426580, 447637, 302485, 487118, 501059, 401656, 468926, 522204, 538909, 444744, 476478, 538629, 499898, 247747, 535521, 494142, 443749, 493286, 499003, 361855, 411555, 445388, 468936, 392449, 455127, 393737, 367021, 445550, 405946, 515698, 429057, 528943, 548253, 414637, 477597, 399534, 230226, 466550, 489650, 473347, 514193, 495002, 403479, 458794, 445398, 434208, 465824, 447456, 362034, 503702, 458678, 530721, 405828, 470682, 485044, 541145, A03030, 524553, 551083, 541194, 387344, 531571, 541183, 395209, 501240, 435847, 493689, 497833, 446152, 242948, 395891, 468934, 476102, 490451, 528577, 406217, 408126, 513951, 379444, 445804, 405925, 7304, 407687, 526863, 527892, 488528, 464649, 437215, 555767, 499023, 530763, 427975, 432910, 537022, 533096, 395249, 492811, 348760, 469000, 464482, 502901, 406652, 533829, 412808, 404542, 427889, 498955, 485876</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARENALES 3315 / 3319 / 3320 / 3323 / 3324 / 3330 / 3340 / 3350 / 3360 / 3366 / 3370 / 3390 - BERUTI 3328 - DIAZ, CNEL. AV. 1944 / 1962 / 1998 / 2026 / 2040 / 2050 / 2060 / 2070 / 2098 - SANTA FE AV. 3251 / 3253 Local 002   </t>
+  </si>
+  <si>
+    <t>BARZANA 1263 / 1265</t>
+  </si>
+  <si>
+    <t>512378, 551889, 357814</t>
+  </si>
+  <si>
+    <t>349642, 352231, 349774, 349670, 368557, 341730, 350875, 514394, 353258, 351791, 351278, 247146, 349667, 355092, 349620, 247145, 352292, 353141, 357541</t>
+  </si>
+  <si>
+    <t>PERON, JUAN DOMINGO, TTE. GENERAL 2651</t>
+  </si>
+  <si>
+    <t>234888, 552773</t>
+  </si>
+  <si>
+    <t>LUZURIAGA 743 / 747</t>
+  </si>
+  <si>
+    <t>A02112</t>
+  </si>
+  <si>
+    <t>483684, 524275</t>
+  </si>
+  <si>
+    <t>A01274</t>
+  </si>
+  <si>
+    <t>HERRERA 221 / 229</t>
+  </si>
+  <si>
+    <t>464992, 494204, 431230</t>
+  </si>
+  <si>
+    <t>519662, 435751, 522870, 512017</t>
+  </si>
+  <si>
+    <t>495517, 394481</t>
+  </si>
+  <si>
+    <t>DE LA TORRE, LISANDRO AV. 2001 / 2005 - TAPALQUE 6510</t>
+  </si>
+  <si>
+    <t>448863, 300842, 515511</t>
+  </si>
+  <si>
+    <t>439291, 539010, 469184, 231976</t>
+  </si>
+  <si>
+    <t>305807, 227002, 227003, 493243</t>
+  </si>
+  <si>
+    <t>A02563</t>
+  </si>
+  <si>
+    <t>A01190</t>
+  </si>
+  <si>
+    <t>BRANDSEN 2714 / 2718 / 2740 / 2720 / 2746 - CORTEJARENA, JOSE A. 1843 / 1823</t>
+  </si>
+  <si>
+    <t>MIRAVE 2709 / 2707</t>
+  </si>
+  <si>
+    <t>MIRAVE 2742 / 2744</t>
+  </si>
+  <si>
+    <t>PASCO 1218 - SAN JUAN AV. 2190 / 2200</t>
+  </si>
+  <si>
+    <t>467756, 306559, 393293</t>
+  </si>
+  <si>
+    <t>PERON, JUAN DOMINGO, TTE. GENERAL 2216</t>
+  </si>
+  <si>
+    <t>483600, 249208, 538409</t>
+  </si>
+  <si>
+    <t>486775, 437204</t>
+  </si>
+  <si>
+    <t>PERON, JUAN DOMINGO, TTE. GENERAL 2324</t>
+  </si>
+  <si>
+    <t>455170, 546145</t>
+  </si>
+  <si>
+    <t>241838, 2646</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEDRAZA, MANUELA 2056  201, 202  </t>
+  </si>
+  <si>
+    <t>481862, 470916</t>
+  </si>
+  <si>
+    <t>BELAUSTEGUI, LUIS, Dr. 4465</t>
+  </si>
+  <si>
+    <t>545542, 388431, 548039, 491590, 438264</t>
+  </si>
+  <si>
+    <t>ALBERDI, JUAN BAUTISTA AV. 4671 / 4673</t>
+  </si>
+  <si>
+    <t>TAPALQUE 7474 / 7476</t>
+  </si>
+  <si>
+    <t>A01160</t>
+  </si>
+  <si>
+    <t>517029, 224797</t>
+  </si>
+  <si>
+    <t>GAONA AV. 3530 / 3532</t>
+  </si>
+  <si>
+    <t>DIAZ, CESAR, GRAL. 4676 / 4680</t>
+  </si>
+  <si>
+    <t>422093, 485056, 368464, 468863, 552055, 475294, 369232, 235611, 556151, 248410, 445267, 370431, 237167, 455125, 421235, 460564, 456356, 500040, 468067, 477501, 487477, 455343, 352076, 436722</t>
+  </si>
+  <si>
+    <t>RIVADAVIA AV. 7055 / 7063 / 7067 / 7079 - YERBAL 2540 / 2546 / 2552</t>
+  </si>
+  <si>
+    <t>429228, 365263, 491631, 234565</t>
+  </si>
+  <si>
+    <t>GAVILAN 15 - RIVADAVIA AV. 6699</t>
+  </si>
+  <si>
+    <t>YERBAL 2720    PB y Entrepiso</t>
+  </si>
+  <si>
+    <t>307412, 374642, 485692</t>
+  </si>
+  <si>
+    <t>533662, 398661</t>
+  </si>
+  <si>
+    <t>CONDARCO 55 / 57</t>
+  </si>
+  <si>
+    <t>218843, 487548</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="14" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="14" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -820,2106 +1816,7255 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
-  <sheetPr>
+  <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G97"/>
+  <dimension ref="A1:G345"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="9.125" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="9.109375" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="17.125" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.75" customWidth="true" style="0"/>
+    <col min="1" max="1" width="17.109375" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.6640625" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.875" customWidth="true" style="0"/>
-    <col min="5" max="5" width="36.5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.109375" customWidth="true" style="0"/>
+    <col min="5" max="5" width="36.5546875" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" customHeight="1" ht="15">
+    <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:7">
-      <c r="A2" t="s">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A2" s="1">
+        <v>401747</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>6</v>
       </c>
       <c r="D2" s="2">
-        <v>46093</v>
+        <v>46125</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" t="s">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A3" s="1">
+        <v>537653</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>6</v>
       </c>
       <c r="D3" s="2">
-        <v>46093</v>
+        <v>46125</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
-      <c r="F3" t="s">
-        <v>105</v>
+      <c r="F3">
+        <v>237023</v>
       </c>
       <c r="G3" t="s">
-        <v>8</v>
+        <v>345</v>
       </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4">
-[...2 lines deleted...]
-      <c r="B4" t="s">
+      <c r="A4" s="1">
+        <v>540987</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="2">
+        <v>46125</v>
+      </c>
+      <c r="E4" t="s">
         <v>9</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4"/>
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="1">
+        <v>544055</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="2">
+        <v>46125</v>
+      </c>
+      <c r="E5" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="2">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F5">
+        <v>354778</v>
+      </c>
+      <c r="G5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6">
+        <v>546738</v>
+      </c>
+      <c r="B6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E6" t="s">
         <v>11</v>
       </c>
-      <c r="F4" t="s">
-[...19 lines deleted...]
-      <c r="E5" t="s">
+      <c r="F6">
+        <v>335379</v>
+      </c>
+      <c r="G6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7">
+        <v>546903</v>
+      </c>
+      <c r="B7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E7" t="s">
         <v>12</v>
       </c>
-      <c r="F5" t="s">
-[...46 lines deleted...]
-        <v>110</v>
+      <c r="F7">
+        <v>205220</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>346</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
-        <v>600900379</v>
+        <v>582317</v>
       </c>
       <c r="B8" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46094</v>
+        <v>6</v>
+      </c>
+      <c r="D8" s="3">
+        <v>46125</v>
       </c>
       <c r="E8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8">
+        <v>456307</v>
+      </c>
+      <c r="G8" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9">
+        <v>592411</v>
+      </c>
+      <c r="B9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E9" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10">
+        <v>599156</v>
+      </c>
+      <c r="B10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E10" t="s">
         <v>15</v>
-      </c>
-[...40 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" t="s">
-        <v>5</v>
+      <c r="A11">
+        <v>601984</v>
       </c>
       <c r="B11" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C11" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D11" s="3">
+        <v>46125</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" t="s">
-        <v>5</v>
+      <c r="A12">
+        <v>603396</v>
       </c>
       <c r="B12" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C12" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D12" s="3">
+        <v>46125</v>
       </c>
       <c r="E12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" t="s">
+        <v>348</v>
+      </c>
+      <c r="G12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13">
+        <v>622781</v>
+      </c>
+      <c r="B13" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>349</v>
+      </c>
+      <c r="G13" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14">
+        <v>623576</v>
+      </c>
+      <c r="B14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C14" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E14" t="s">
         <v>19</v>
-      </c>
-[...36 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" t="s">
-        <v>5</v>
+      <c r="A15">
+        <v>633777</v>
       </c>
       <c r="B15" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C15" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D15" s="3">
+        <v>46125</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16" t="s">
-        <v>5</v>
+      <c r="A16">
+        <v>637013</v>
       </c>
       <c r="B16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C16" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D16" s="3">
+        <v>46125</v>
       </c>
       <c r="E16" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" t="s">
-        <v>5</v>
+      <c r="A17">
+        <v>637672</v>
       </c>
       <c r="B17" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C17" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D17" s="3">
+        <v>46125</v>
       </c>
       <c r="E17" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>394821</v>
+        <v>22</v>
+      </c>
+      <c r="F17" t="s">
+        <v>351</v>
       </c>
       <c r="G17" t="s">
-        <v>111</v>
+        <v>352</v>
       </c>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18" t="s">
-        <v>5</v>
+      <c r="A18">
+        <v>641010</v>
       </c>
       <c r="B18" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C18" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D18" s="3">
+        <v>46125</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" t="s">
-        <v>5</v>
+      <c r="A19">
+        <v>645140</v>
       </c>
       <c r="B19" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C19" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D19" s="3">
+        <v>46125</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
-[...6 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="F19"/>
+      <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" t="s">
-        <v>5</v>
+      <c r="A20">
+        <v>645169</v>
       </c>
       <c r="B20" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C20" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D20" s="3">
+        <v>46125</v>
       </c>
       <c r="E20" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
-      <c r="A21" t="s">
-        <v>5</v>
+      <c r="A21">
+        <v>650952</v>
       </c>
       <c r="B21" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C21" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D21" s="3">
+        <v>46125</v>
       </c>
       <c r="E21" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>26</v>
+      </c>
+      <c r="F21">
+        <v>487041</v>
       </c>
       <c r="G21" t="s">
-        <v>28</v>
+        <v>353</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
-        <v>600900382</v>
+        <v>654111</v>
       </c>
       <c r="B22" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D22" s="3">
+        <v>46125</v>
       </c>
       <c r="E22" t="s">
-        <v>29</v>
-[...6 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="F22"/>
+      <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
-      <c r="A23" t="s">
-        <v>5</v>
+      <c r="A23">
+        <v>655925</v>
       </c>
       <c r="B23" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C23" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D23" s="3">
+        <v>46125</v>
       </c>
       <c r="E23" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:7">
-      <c r="A24" t="s">
-        <v>5</v>
+      <c r="A24">
+        <v>658488</v>
       </c>
       <c r="B24" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C24" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D24" s="3">
+        <v>46125</v>
       </c>
       <c r="E24" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="G24"/>
+        <v>29</v>
+      </c>
+      <c r="F24" t="s">
+        <v>354</v>
+      </c>
+      <c r="G24" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="25" spans="1:7">
-      <c r="A25" t="s">
-        <v>5</v>
+      <c r="A25">
+        <v>659577</v>
       </c>
       <c r="B25" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C25" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D25" s="3">
+        <v>46125</v>
       </c>
       <c r="E25" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" t="s">
-        <v>5</v>
+      <c r="A26">
+        <v>659609</v>
       </c>
       <c r="B26" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C26" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D26" s="3">
+        <v>46125</v>
       </c>
       <c r="E26" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F26">
-        <v>526639</v>
+        <v>402584</v>
       </c>
       <c r="G26" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:7">
-      <c r="A27" t="s">
-        <v>5</v>
+      <c r="A27">
+        <v>662712</v>
       </c>
       <c r="B27" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C27" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D27" s="3">
+        <v>46125</v>
       </c>
       <c r="E27" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
-      <c r="A28" t="s">
-        <v>5</v>
+      <c r="A28">
+        <v>665405</v>
       </c>
       <c r="B28" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C28" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D28" s="3">
+        <v>46125</v>
       </c>
       <c r="E28" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="G28"/>
+        <v>33</v>
+      </c>
+      <c r="F28">
+        <v>372641</v>
+      </c>
+      <c r="G28" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
-        <v>600900381</v>
+        <v>667735</v>
       </c>
       <c r="B29" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D29" s="3">
+        <v>46125</v>
       </c>
       <c r="E29" t="s">
+        <v>34</v>
+      </c>
+      <c r="F29" t="s">
+        <v>355</v>
+      </c>
+      <c r="G29" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30">
+        <v>667836</v>
+      </c>
+      <c r="B30" t="s">
+        <v>5</v>
+      </c>
+      <c r="C30" t="s">
+        <v>6</v>
+      </c>
+      <c r="D30" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E30" t="s">
+        <v>35</v>
+      </c>
+      <c r="F30"/>
+      <c r="G30"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31">
+        <v>670140</v>
+      </c>
+      <c r="B31" t="s">
+        <v>5</v>
+      </c>
+      <c r="C31" t="s">
+        <v>6</v>
+      </c>
+      <c r="D31" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E31" t="s">
         <v>36</v>
       </c>
-      <c r="F29"/>
-[...15 lines deleted...]
-      <c r="E30" t="s">
+      <c r="F31"/>
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32">
+        <v>670148</v>
+      </c>
+      <c r="B32" t="s">
+        <v>5</v>
+      </c>
+      <c r="C32" t="s">
+        <v>6</v>
+      </c>
+      <c r="D32" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E32" t="s">
         <v>37</v>
       </c>
-      <c r="F30">
-[...2 lines deleted...]
-      <c r="G30" t="s">
+      <c r="F32">
+        <v>507733</v>
+      </c>
+      <c r="G32" t="s">
         <v>37</v>
-      </c>
-[...44 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
-        <v>600900391</v>
+        <v>677384</v>
       </c>
       <c r="B33" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D33" s="3">
+        <v>46125</v>
       </c>
       <c r="E33" t="s">
+        <v>38</v>
+      </c>
+      <c r="F33" t="s">
+        <v>357</v>
+      </c>
+      <c r="G33" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34">
+        <v>677753</v>
+      </c>
+      <c r="B34" t="s">
+        <v>5</v>
+      </c>
+      <c r="C34" t="s">
+        <v>6</v>
+      </c>
+      <c r="D34" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E34" t="s">
+        <v>39</v>
+      </c>
+      <c r="F34">
+        <v>306463</v>
+      </c>
+      <c r="G34" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35">
+        <v>678074</v>
+      </c>
+      <c r="B35" t="s">
+        <v>5</v>
+      </c>
+      <c r="C35" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E35" t="s">
         <v>40</v>
       </c>
-      <c r="F33">
-[...2 lines deleted...]
-      <c r="G33" t="s">
+      <c r="F35">
+        <v>375184</v>
+      </c>
+      <c r="G35" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
-[...12 lines deleted...]
-      <c r="E34" t="s">
+    <row r="36" spans="1:7">
+      <c r="A36">
+        <v>684543</v>
+      </c>
+      <c r="B36" t="s">
+        <v>5</v>
+      </c>
+      <c r="C36" t="s">
+        <v>6</v>
+      </c>
+      <c r="D36" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E36" t="s">
         <v>41</v>
       </c>
-      <c r="F34" t="s">
-[...19 lines deleted...]
-      <c r="E35" t="s">
+      <c r="F36">
+        <v>6700</v>
+      </c>
+      <c r="G36" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37">
+        <v>684570</v>
+      </c>
+      <c r="B37" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E37" t="s">
         <v>42</v>
-      </c>
-[...40 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F37"/>
       <c r="G37"/>
     </row>
     <row r="38" spans="1:7">
-      <c r="A38" t="s">
-        <v>5</v>
+      <c r="A38">
+        <v>690449</v>
       </c>
       <c r="B38" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C38" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D38" s="3">
+        <v>46125</v>
       </c>
       <c r="E38" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="G38"/>
+        <v>43</v>
+      </c>
+      <c r="F38" t="s">
+        <v>359</v>
+      </c>
+      <c r="G38" t="s">
+        <v>360</v>
+      </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
-        <v>600900380</v>
+        <v>692672</v>
       </c>
       <c r="B39" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46097</v>
+        <v>6</v>
+      </c>
+      <c r="D39" s="3">
+        <v>46125</v>
       </c>
       <c r="E39" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" t="s">
+        <v>361</v>
+      </c>
+      <c r="G39" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40">
+        <v>692786</v>
+      </c>
+      <c r="B40" t="s">
+        <v>5</v>
+      </c>
+      <c r="C40" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E40" t="s">
+        <v>45</v>
+      </c>
+      <c r="F40"/>
+      <c r="G40"/>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41">
+        <v>693721</v>
+      </c>
+      <c r="B41" t="s">
+        <v>5</v>
+      </c>
+      <c r="C41" t="s">
+        <v>6</v>
+      </c>
+      <c r="D41" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E41" t="s">
         <v>46</v>
       </c>
-      <c r="F39">
-[...19 lines deleted...]
-      <c r="E40" t="s">
+      <c r="F41">
+        <v>363902</v>
+      </c>
+      <c r="G41" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42">
+        <v>694290</v>
+      </c>
+      <c r="B42" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E42" t="s">
         <v>47</v>
-      </c>
-[...44 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F42"/>
       <c r="G42"/>
     </row>
     <row r="43" spans="1:7">
-      <c r="A43" t="s">
-        <v>5</v>
+      <c r="A43">
+        <v>695157</v>
       </c>
       <c r="B43" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C43" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46098</v>
+        <v>6</v>
+      </c>
+      <c r="D43" s="3">
+        <v>46125</v>
       </c>
       <c r="E43" t="s">
+        <v>48</v>
+      </c>
+      <c r="F43" t="s">
+        <v>362</v>
+      </c>
+      <c r="G43" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44">
+        <v>697702</v>
+      </c>
+      <c r="B44" t="s">
+        <v>5</v>
+      </c>
+      <c r="C44" t="s">
+        <v>6</v>
+      </c>
+      <c r="D44" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F44">
+        <v>400308</v>
+      </c>
+      <c r="G44" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45">
+        <v>697961</v>
+      </c>
+      <c r="B45" t="s">
+        <v>5</v>
+      </c>
+      <c r="C45" t="s">
+        <v>6</v>
+      </c>
+      <c r="D45" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E45" t="s">
         <v>50</v>
       </c>
-      <c r="F43">
-[...19 lines deleted...]
-      <c r="E44" t="s">
+      <c r="F45" t="s">
+        <v>364</v>
+      </c>
+      <c r="G45" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46">
+        <v>699607</v>
+      </c>
+      <c r="B46" t="s">
+        <v>5</v>
+      </c>
+      <c r="C46" t="s">
+        <v>6</v>
+      </c>
+      <c r="D46" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E46" t="s">
         <v>51</v>
       </c>
-      <c r="F44">
-[...19 lines deleted...]
-      <c r="E45" t="s">
+      <c r="F46"/>
+      <c r="G46"/>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47">
+        <v>699616</v>
+      </c>
+      <c r="B47" t="s">
+        <v>5</v>
+      </c>
+      <c r="C47" t="s">
+        <v>6</v>
+      </c>
+      <c r="D47" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E47" t="s">
         <v>52</v>
       </c>
-      <c r="F45"/>
-[...15 lines deleted...]
-      <c r="E46" t="s">
+      <c r="F47" t="s">
+        <v>366</v>
+      </c>
+      <c r="G47" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48">
+        <v>700154</v>
+      </c>
+      <c r="B48" t="s">
+        <v>5</v>
+      </c>
+      <c r="C48" t="s">
+        <v>6</v>
+      </c>
+      <c r="D48" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E48" t="s">
         <v>53</v>
       </c>
-      <c r="F46">
-[...19 lines deleted...]
-      <c r="E47" t="s">
+      <c r="F48">
+        <v>353125</v>
+      </c>
+      <c r="G48" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49">
+        <v>700167</v>
+      </c>
+      <c r="B49" t="s">
+        <v>5</v>
+      </c>
+      <c r="C49" t="s">
+        <v>6</v>
+      </c>
+      <c r="D49" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E49" t="s">
         <v>54</v>
-      </c>
-[...36 lines deleted...]
-        <v>56</v>
       </c>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
-      <c r="A50" t="s">
-        <v>5</v>
+      <c r="A50">
+        <v>700878</v>
       </c>
       <c r="B50" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C50" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46098</v>
+        <v>6</v>
+      </c>
+      <c r="D50" s="3">
+        <v>46125</v>
       </c>
       <c r="E50" t="s">
+        <v>55</v>
+      </c>
+      <c r="F50"/>
+      <c r="G50"/>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51">
+        <v>705969</v>
+      </c>
+      <c r="B51" t="s">
+        <v>5</v>
+      </c>
+      <c r="C51" t="s">
+        <v>6</v>
+      </c>
+      <c r="D51" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E51" t="s">
+        <v>56</v>
+      </c>
+      <c r="F51"/>
+      <c r="G51"/>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52">
+        <v>707605</v>
+      </c>
+      <c r="B52" t="s">
+        <v>5</v>
+      </c>
+      <c r="C52" t="s">
+        <v>6</v>
+      </c>
+      <c r="D52" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E52" t="s">
         <v>57</v>
-      </c>
-[...44 lines deleted...]
-        <v>59</v>
       </c>
       <c r="F52"/>
       <c r="G52"/>
     </row>
     <row r="53" spans="1:7">
-      <c r="A53" t="s">
-        <v>5</v>
+      <c r="A53">
+        <v>711577</v>
       </c>
       <c r="B53" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C53" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46098</v>
+        <v>6</v>
+      </c>
+      <c r="D53" s="3">
+        <v>46125</v>
       </c>
       <c r="E53" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="G53"/>
+        <v>58</v>
+      </c>
+      <c r="F53">
+        <v>371549</v>
+      </c>
+      <c r="G53" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
-        <v>600900383</v>
+        <v>711587</v>
       </c>
       <c r="B54" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C54" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46098</v>
+        <v>6</v>
+      </c>
+      <c r="D54" s="3">
+        <v>46125</v>
       </c>
       <c r="E54" t="s">
+        <v>59</v>
+      </c>
+      <c r="F54">
+        <v>430520</v>
+      </c>
+      <c r="G54" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55">
+        <v>712331</v>
+      </c>
+      <c r="B55" t="s">
+        <v>5</v>
+      </c>
+      <c r="C55" t="s">
+        <v>6</v>
+      </c>
+      <c r="D55" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E55" t="s">
+        <v>60</v>
+      </c>
+      <c r="F55" t="s">
+        <v>368</v>
+      </c>
+      <c r="G55" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56">
+        <v>713265</v>
+      </c>
+      <c r="B56" t="s">
+        <v>5</v>
+      </c>
+      <c r="C56" t="s">
+        <v>6</v>
+      </c>
+      <c r="D56" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E56" t="s">
         <v>61</v>
       </c>
-      <c r="F54">
-[...19 lines deleted...]
-      <c r="E55" t="s">
+      <c r="F56"/>
+      <c r="G56"/>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57">
+        <v>713545</v>
+      </c>
+      <c r="B57" t="s">
+        <v>5</v>
+      </c>
+      <c r="C57" t="s">
+        <v>6</v>
+      </c>
+      <c r="D57" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E57" t="s">
         <v>62</v>
       </c>
-      <c r="F55"/>
-[...15 lines deleted...]
-      <c r="E56" t="s">
+      <c r="F57" t="s">
+        <v>369</v>
+      </c>
+      <c r="G57" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58">
+        <v>713546</v>
+      </c>
+      <c r="B58" t="s">
+        <v>5</v>
+      </c>
+      <c r="C58" t="s">
+        <v>6</v>
+      </c>
+      <c r="D58" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E58" t="s">
         <v>63</v>
-      </c>
-[...44 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F58"/>
       <c r="G58"/>
     </row>
     <row r="59" spans="1:7">
-      <c r="A59" t="s">
-        <v>5</v>
+      <c r="A59">
+        <v>713574</v>
       </c>
       <c r="B59" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C59" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46098</v>
+        <v>6</v>
+      </c>
+      <c r="D59" s="3">
+        <v>46125</v>
       </c>
       <c r="E59" t="s">
+        <v>64</v>
+      </c>
+      <c r="F59" t="s">
+        <v>370</v>
+      </c>
+      <c r="G59" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60">
+        <v>713696</v>
+      </c>
+      <c r="B60" t="s">
+        <v>5</v>
+      </c>
+      <c r="C60" t="s">
+        <v>6</v>
+      </c>
+      <c r="D60" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E60" t="s">
+        <v>65</v>
+      </c>
+      <c r="F60" t="s">
+        <v>372</v>
+      </c>
+      <c r="G60" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61">
+        <v>713745</v>
+      </c>
+      <c r="B61" t="s">
+        <v>5</v>
+      </c>
+      <c r="C61" t="s">
+        <v>6</v>
+      </c>
+      <c r="D61" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E61" t="s">
         <v>66</v>
-      </c>
-[...36 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F61"/>
       <c r="G61"/>
     </row>
     <row r="62" spans="1:7">
-      <c r="A62" t="s">
-        <v>5</v>
+      <c r="A62">
+        <v>714300</v>
       </c>
       <c r="B62" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C62" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46098</v>
+        <v>6</v>
+      </c>
+      <c r="D62" s="3">
+        <v>46125</v>
       </c>
       <c r="E62" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="F62"/>
+      <c r="G62"/>
     </row>
     <row r="63" spans="1:7">
-      <c r="A63" t="s">
-        <v>5</v>
+      <c r="A63">
+        <v>714315</v>
       </c>
       <c r="B63" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C63" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46099</v>
+        <v>6</v>
+      </c>
+      <c r="D63" s="3">
+        <v>46125</v>
       </c>
       <c r="E63" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F63"/>
       <c r="G63"/>
     </row>
     <row r="64" spans="1:7">
-      <c r="A64" t="s">
-        <v>5</v>
+      <c r="A64">
+        <v>715757</v>
       </c>
       <c r="B64" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C64" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46099</v>
+        <v>6</v>
+      </c>
+      <c r="D64" s="3">
+        <v>46125</v>
       </c>
       <c r="E64" t="s">
+        <v>69</v>
+      </c>
+      <c r="F64"/>
+      <c r="G64"/>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65">
+        <v>717359</v>
+      </c>
+      <c r="B65" t="s">
+        <v>5</v>
+      </c>
+      <c r="C65" t="s">
+        <v>6</v>
+      </c>
+      <c r="D65" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E65" t="s">
+        <v>70</v>
+      </c>
+      <c r="F65">
+        <v>503637</v>
+      </c>
+      <c r="G65" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66">
+        <v>717362</v>
+      </c>
+      <c r="B66" t="s">
+        <v>5</v>
+      </c>
+      <c r="C66" t="s">
+        <v>6</v>
+      </c>
+      <c r="D66" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E66" t="s">
         <v>71</v>
-      </c>
-[...44 lines deleted...]
-        <v>73</v>
       </c>
       <c r="F66"/>
       <c r="G66"/>
     </row>
     <row r="67" spans="1:7">
-      <c r="A67" t="s">
-        <v>5</v>
+      <c r="A67">
+        <v>717372</v>
       </c>
       <c r="B67" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C67" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46099</v>
+        <v>6</v>
+      </c>
+      <c r="D67" s="3">
+        <v>46125</v>
       </c>
       <c r="E67" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F67">
-        <v>476512</v>
+        <v>226776</v>
       </c>
       <c r="G67" t="s">
-        <v>125</v>
+        <v>374</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
-        <v>600900390</v>
+        <v>717381</v>
       </c>
       <c r="B68" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C68" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46099</v>
+        <v>6</v>
+      </c>
+      <c r="D68" s="3">
+        <v>46125</v>
       </c>
       <c r="E68" t="s">
+        <v>73</v>
+      </c>
+      <c r="F68">
+        <v>468336</v>
+      </c>
+      <c r="G68" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69">
+        <v>717385</v>
+      </c>
+      <c r="B69" t="s">
+        <v>5</v>
+      </c>
+      <c r="C69" t="s">
+        <v>6</v>
+      </c>
+      <c r="D69" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E69" t="s">
+        <v>74</v>
+      </c>
+      <c r="F69">
+        <v>346640</v>
+      </c>
+      <c r="G69" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70">
+        <v>717389</v>
+      </c>
+      <c r="B70" t="s">
+        <v>5</v>
+      </c>
+      <c r="C70" t="s">
+        <v>6</v>
+      </c>
+      <c r="D70" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E70" t="s">
         <v>75</v>
       </c>
-      <c r="F68"/>
-[...15 lines deleted...]
-      <c r="E69" t="s">
+      <c r="F70" t="s">
+        <v>376</v>
+      </c>
+      <c r="G70" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71">
+        <v>717396</v>
+      </c>
+      <c r="B71" t="s">
+        <v>5</v>
+      </c>
+      <c r="C71" t="s">
+        <v>6</v>
+      </c>
+      <c r="D71" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E71" t="s">
         <v>76</v>
       </c>
-      <c r="F69"/>
-[...38 lines deleted...]
-      <c r="G71"/>
+      <c r="F71" t="s">
+        <v>377</v>
+      </c>
+      <c r="G71" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
-        <v>600900387</v>
+        <v>717406</v>
       </c>
       <c r="B72" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C72" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46099</v>
+        <v>6</v>
+      </c>
+      <c r="D72" s="3">
+        <v>46125</v>
       </c>
       <c r="E72" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="F72"/>
+      <c r="G72"/>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
-        <v>600900386</v>
+        <v>718529</v>
       </c>
       <c r="B73" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C73" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46099</v>
+        <v>6</v>
+      </c>
+      <c r="D73" s="3">
+        <v>46125</v>
       </c>
       <c r="E73" t="s">
+        <v>78</v>
+      </c>
+      <c r="F73"/>
+      <c r="G73"/>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74">
+        <v>721083</v>
+      </c>
+      <c r="B74" t="s">
+        <v>5</v>
+      </c>
+      <c r="C74" t="s">
+        <v>6</v>
+      </c>
+      <c r="D74" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E74" t="s">
+        <v>79</v>
+      </c>
+      <c r="F74" t="s">
+        <v>378</v>
+      </c>
+      <c r="G74" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75">
+        <v>721098</v>
+      </c>
+      <c r="B75" t="s">
+        <v>5</v>
+      </c>
+      <c r="C75" t="s">
+        <v>6</v>
+      </c>
+      <c r="D75" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E75" t="s">
         <v>80</v>
-      </c>
-[...40 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F75"/>
       <c r="G75"/>
     </row>
     <row r="76" spans="1:7">
-      <c r="A76" t="s">
-        <v>5</v>
+      <c r="A76">
+        <v>721332</v>
       </c>
       <c r="B76" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C76" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46099</v>
+        <v>6</v>
+      </c>
+      <c r="D76" s="3">
+        <v>46125</v>
       </c>
       <c r="E76" t="s">
+        <v>81</v>
+      </c>
+      <c r="F76"/>
+      <c r="G76"/>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77">
+        <v>721408</v>
+      </c>
+      <c r="B77" t="s">
+        <v>5</v>
+      </c>
+      <c r="C77" t="s">
+        <v>6</v>
+      </c>
+      <c r="D77" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E77" t="s">
+        <v>82</v>
+      </c>
+      <c r="F77"/>
+      <c r="G77"/>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78">
+        <v>723262</v>
+      </c>
+      <c r="B78" t="s">
+        <v>5</v>
+      </c>
+      <c r="C78" t="s">
+        <v>6</v>
+      </c>
+      <c r="D78" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E78" t="s">
         <v>83</v>
-      </c>
-[...44 lines deleted...]
-        <v>85</v>
       </c>
       <c r="F78"/>
       <c r="G78"/>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
-        <v>600900385</v>
+        <v>724966</v>
       </c>
       <c r="B79" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C79" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46099</v>
+        <v>6</v>
+      </c>
+      <c r="D79" s="3">
+        <v>46125</v>
       </c>
       <c r="E79" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F79"/>
       <c r="G79"/>
     </row>
     <row r="80" spans="1:7">
-      <c r="A80" t="s">
-        <v>5</v>
+      <c r="A80">
+        <v>725569</v>
       </c>
       <c r="B80" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C80" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46099</v>
+        <v>6</v>
+      </c>
+      <c r="D80" s="3">
+        <v>46125</v>
       </c>
       <c r="E80" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="F80"/>
+      <c r="G80"/>
     </row>
     <row r="81" spans="1:7">
-      <c r="A81" t="s">
-        <v>5</v>
+      <c r="A81">
+        <v>725581</v>
       </c>
       <c r="B81" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C81" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46099</v>
+        <v>6</v>
+      </c>
+      <c r="D81" s="3">
+        <v>46125</v>
       </c>
       <c r="E81" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="F81"/>
       <c r="G81"/>
     </row>
     <row r="82" spans="1:7">
-      <c r="A82" t="s">
-        <v>5</v>
+      <c r="A82">
+        <v>725976</v>
       </c>
       <c r="B82" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C82" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46100</v>
+        <v>6</v>
+      </c>
+      <c r="D82" s="3">
+        <v>46125</v>
       </c>
       <c r="E82" t="s">
+        <v>87</v>
+      </c>
+      <c r="F82" t="s">
+        <v>379</v>
+      </c>
+      <c r="G82" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83">
+        <v>726027</v>
+      </c>
+      <c r="B83" t="s">
+        <v>5</v>
+      </c>
+      <c r="C83" t="s">
+        <v>6</v>
+      </c>
+      <c r="D83" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E83" t="s">
+        <v>88</v>
+      </c>
+      <c r="F83"/>
+      <c r="G83"/>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84">
+        <v>726360</v>
+      </c>
+      <c r="B84" t="s">
+        <v>5</v>
+      </c>
+      <c r="C84" t="s">
+        <v>6</v>
+      </c>
+      <c r="D84" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E84" t="s">
         <v>89</v>
-      </c>
-[...40 lines deleted...]
-        <v>91</v>
       </c>
       <c r="F84"/>
       <c r="G84"/>
     </row>
     <row r="85" spans="1:7">
-      <c r="A85" t="s">
-        <v>5</v>
+      <c r="A85">
+        <v>727229</v>
       </c>
       <c r="B85" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C85" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46100</v>
+        <v>6</v>
+      </c>
+      <c r="D85" s="3">
+        <v>46125</v>
       </c>
       <c r="E85" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="F85"/>
+      <c r="G85"/>
     </row>
     <row r="86" spans="1:7">
-      <c r="A86" t="s">
-        <v>5</v>
+      <c r="A86">
+        <v>727741</v>
       </c>
       <c r="B86" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C86" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46100</v>
+        <v>6</v>
+      </c>
+      <c r="D86" s="3">
+        <v>46125</v>
       </c>
       <c r="E86" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="F86"/>
       <c r="G86"/>
     </row>
     <row r="87" spans="1:7">
-      <c r="A87" t="s">
-        <v>5</v>
+      <c r="A87">
+        <v>727742</v>
       </c>
       <c r="B87" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C87" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46100</v>
+        <v>6</v>
+      </c>
+      <c r="D87" s="3">
+        <v>46125</v>
       </c>
       <c r="E87" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F87"/>
       <c r="G87"/>
     </row>
     <row r="88" spans="1:7">
-      <c r="A88" t="s">
-        <v>5</v>
+      <c r="A88">
+        <v>727956</v>
       </c>
       <c r="B88" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C88" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46100</v>
+        <v>6</v>
+      </c>
+      <c r="D88" s="3">
+        <v>46125</v>
       </c>
       <c r="E88" t="s">
+        <v>93</v>
+      </c>
+      <c r="F88">
+        <v>473991</v>
+      </c>
+      <c r="G88" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89">
+        <v>730323</v>
+      </c>
+      <c r="B89" t="s">
+        <v>5</v>
+      </c>
+      <c r="C89" t="s">
+        <v>6</v>
+      </c>
+      <c r="D89" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E89" t="s">
+        <v>94</v>
+      </c>
+      <c r="F89"/>
+      <c r="G89"/>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90">
+        <v>730387</v>
+      </c>
+      <c r="B90" t="s">
+        <v>5</v>
+      </c>
+      <c r="C90" t="s">
+        <v>6</v>
+      </c>
+      <c r="D90" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E90" t="s">
         <v>95</v>
       </c>
-      <c r="F88">
-[...19 lines deleted...]
-      <c r="E89" t="s">
+      <c r="F90"/>
+      <c r="G90"/>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91">
+        <v>730869</v>
+      </c>
+      <c r="B91" t="s">
+        <v>5</v>
+      </c>
+      <c r="C91" t="s">
+        <v>6</v>
+      </c>
+      <c r="D91" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E91" t="s">
         <v>96</v>
       </c>
-      <c r="F89" t="s">
+      <c r="F91">
+        <v>501252</v>
+      </c>
+      <c r="G91" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92">
+        <v>730895</v>
+      </c>
+      <c r="B92" t="s">
+        <v>5</v>
+      </c>
+      <c r="C92" t="s">
+        <v>6</v>
+      </c>
+      <c r="D92" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E92" t="s">
+        <v>97</v>
+      </c>
+      <c r="F92"/>
+      <c r="G92"/>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93">
+        <v>730898</v>
+      </c>
+      <c r="B93" t="s">
+        <v>5</v>
+      </c>
+      <c r="C93" t="s">
+        <v>6</v>
+      </c>
+      <c r="D93" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E93" t="s">
+        <v>98</v>
+      </c>
+      <c r="F93"/>
+      <c r="G93"/>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94">
+        <v>731439</v>
+      </c>
+      <c r="B94" t="s">
+        <v>5</v>
+      </c>
+      <c r="C94" t="s">
+        <v>6</v>
+      </c>
+      <c r="D94" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E94" t="s">
+        <v>99</v>
+      </c>
+      <c r="F94"/>
+      <c r="G94"/>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95">
+        <v>731440</v>
+      </c>
+      <c r="B95" t="s">
+        <v>5</v>
+      </c>
+      <c r="C95" t="s">
+        <v>6</v>
+      </c>
+      <c r="D95" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E95" t="s">
+        <v>100</v>
+      </c>
+      <c r="F95"/>
+      <c r="G95"/>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96">
+        <v>731944</v>
+      </c>
+      <c r="B96" t="s">
+        <v>5</v>
+      </c>
+      <c r="C96" t="s">
+        <v>6</v>
+      </c>
+      <c r="D96" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E96" t="s">
+        <v>101</v>
+      </c>
+      <c r="F96" t="s">
+        <v>381</v>
+      </c>
+      <c r="G96" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97">
+        <v>731961</v>
+      </c>
+      <c r="B97" t="s">
+        <v>5</v>
+      </c>
+      <c r="C97" t="s">
+        <v>6</v>
+      </c>
+      <c r="D97" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E97" t="s">
+        <v>102</v>
+      </c>
+      <c r="F97">
+        <v>466056</v>
+      </c>
+      <c r="G97" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98">
+        <v>731990</v>
+      </c>
+      <c r="B98" t="s">
+        <v>5</v>
+      </c>
+      <c r="C98" t="s">
+        <v>6</v>
+      </c>
+      <c r="D98" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E98" t="s">
+        <v>103</v>
+      </c>
+      <c r="F98">
+        <v>251355</v>
+      </c>
+      <c r="G98" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99">
+        <v>732009</v>
+      </c>
+      <c r="B99" t="s">
+        <v>5</v>
+      </c>
+      <c r="C99" t="s">
+        <v>6</v>
+      </c>
+      <c r="D99" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E99" t="s">
+        <v>104</v>
+      </c>
+      <c r="F99">
+        <v>365241</v>
+      </c>
+      <c r="G99" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100">
+        <v>732023</v>
+      </c>
+      <c r="B100" t="s">
+        <v>5</v>
+      </c>
+      <c r="C100" t="s">
+        <v>6</v>
+      </c>
+      <c r="D100" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E100" t="s">
+        <v>105</v>
+      </c>
+      <c r="F100" t="s">
+        <v>382</v>
+      </c>
+      <c r="G100" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101">
+        <v>732511</v>
+      </c>
+      <c r="B101" t="s">
+        <v>5</v>
+      </c>
+      <c r="C101" t="s">
+        <v>6</v>
+      </c>
+      <c r="D101" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E101" t="s">
+        <v>106</v>
+      </c>
+      <c r="F101"/>
+      <c r="G101"/>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102">
+        <v>732546</v>
+      </c>
+      <c r="B102" t="s">
+        <v>5</v>
+      </c>
+      <c r="C102" t="s">
+        <v>6</v>
+      </c>
+      <c r="D102" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E102" t="s">
+        <v>107</v>
+      </c>
+      <c r="F102">
+        <v>251410</v>
+      </c>
+      <c r="G102" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103">
+        <v>734495</v>
+      </c>
+      <c r="B103" t="s">
+        <v>5</v>
+      </c>
+      <c r="C103" t="s">
+        <v>6</v>
+      </c>
+      <c r="D103" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E103" t="s">
+        <v>108</v>
+      </c>
+      <c r="F103">
+        <v>246994</v>
+      </c>
+      <c r="G103" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104">
+        <v>735023</v>
+      </c>
+      <c r="B104" t="s">
+        <v>5</v>
+      </c>
+      <c r="C104" t="s">
+        <v>6</v>
+      </c>
+      <c r="D104" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E104" t="s">
+        <v>109</v>
+      </c>
+      <c r="F104"/>
+      <c r="G104"/>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105">
+        <v>735370</v>
+      </c>
+      <c r="B105" t="s">
+        <v>5</v>
+      </c>
+      <c r="C105" t="s">
+        <v>6</v>
+      </c>
+      <c r="D105" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E105" t="s">
+        <v>110</v>
+      </c>
+      <c r="F105"/>
+      <c r="G105"/>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106">
+        <v>735859</v>
+      </c>
+      <c r="B106" t="s">
+        <v>5</v>
+      </c>
+      <c r="C106" t="s">
+        <v>6</v>
+      </c>
+      <c r="D106" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E106" t="s">
+        <v>111</v>
+      </c>
+      <c r="F106"/>
+      <c r="G106"/>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107">
+        <v>736655</v>
+      </c>
+      <c r="B107" t="s">
+        <v>5</v>
+      </c>
+      <c r="C107" t="s">
+        <v>6</v>
+      </c>
+      <c r="D107" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E107" t="s">
+        <v>112</v>
+      </c>
+      <c r="F107"/>
+      <c r="G107"/>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108">
+        <v>736657</v>
+      </c>
+      <c r="B108" t="s">
+        <v>5</v>
+      </c>
+      <c r="C108" t="s">
+        <v>6</v>
+      </c>
+      <c r="D108" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E108" t="s">
+        <v>113</v>
+      </c>
+      <c r="F108"/>
+      <c r="G108"/>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109">
+        <v>736743</v>
+      </c>
+      <c r="B109" t="s">
+        <v>5</v>
+      </c>
+      <c r="C109" t="s">
+        <v>6</v>
+      </c>
+      <c r="D109" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E109" t="s">
+        <v>114</v>
+      </c>
+      <c r="F109"/>
+      <c r="G109"/>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110">
+        <v>736919</v>
+      </c>
+      <c r="B110" t="s">
+        <v>5</v>
+      </c>
+      <c r="C110" t="s">
+        <v>6</v>
+      </c>
+      <c r="D110" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E110" t="s">
+        <v>115</v>
+      </c>
+      <c r="F110"/>
+      <c r="G110"/>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111">
+        <v>736920</v>
+      </c>
+      <c r="B111" t="s">
+        <v>5</v>
+      </c>
+      <c r="C111" t="s">
+        <v>6</v>
+      </c>
+      <c r="D111" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E111" t="s">
+        <v>116</v>
+      </c>
+      <c r="F111"/>
+      <c r="G111"/>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112">
+        <v>736921</v>
+      </c>
+      <c r="B112" t="s">
+        <v>5</v>
+      </c>
+      <c r="C112" t="s">
+        <v>6</v>
+      </c>
+      <c r="D112" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E112" t="s">
+        <v>117</v>
+      </c>
+      <c r="F112"/>
+      <c r="G112"/>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113">
+        <v>737073</v>
+      </c>
+      <c r="B113" t="s">
+        <v>5</v>
+      </c>
+      <c r="C113" t="s">
+        <v>6</v>
+      </c>
+      <c r="D113" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E113" t="s">
+        <v>118</v>
+      </c>
+      <c r="F113"/>
+      <c r="G113"/>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114">
+        <v>737589</v>
+      </c>
+      <c r="B114" t="s">
+        <v>5</v>
+      </c>
+      <c r="C114" t="s">
+        <v>6</v>
+      </c>
+      <c r="D114" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E114" t="s">
+        <v>119</v>
+      </c>
+      <c r="F114" t="s">
+        <v>383</v>
+      </c>
+      <c r="G114" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115">
+        <v>737591</v>
+      </c>
+      <c r="B115" t="s">
+        <v>5</v>
+      </c>
+      <c r="C115" t="s">
+        <v>6</v>
+      </c>
+      <c r="D115" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E115" t="s">
+        <v>120</v>
+      </c>
+      <c r="F115" t="s">
+        <v>384</v>
+      </c>
+      <c r="G115" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116">
+        <v>737606</v>
+      </c>
+      <c r="B116" t="s">
+        <v>5</v>
+      </c>
+      <c r="C116" t="s">
+        <v>6</v>
+      </c>
+      <c r="D116" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E116" t="s">
+        <v>121</v>
+      </c>
+      <c r="F116">
+        <v>397107</v>
+      </c>
+      <c r="G116" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117">
+        <v>737607</v>
+      </c>
+      <c r="B117" t="s">
+        <v>5</v>
+      </c>
+      <c r="C117" t="s">
+        <v>6</v>
+      </c>
+      <c r="D117" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E117" t="s">
+        <v>122</v>
+      </c>
+      <c r="F117">
+        <v>439762</v>
+      </c>
+      <c r="G117" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118">
+        <v>737608</v>
+      </c>
+      <c r="B118" t="s">
+        <v>5</v>
+      </c>
+      <c r="C118" t="s">
+        <v>6</v>
+      </c>
+      <c r="D118" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E118" t="s">
+        <v>123</v>
+      </c>
+      <c r="F118"/>
+      <c r="G118"/>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119">
+        <v>737609</v>
+      </c>
+      <c r="B119" t="s">
+        <v>5</v>
+      </c>
+      <c r="C119" t="s">
+        <v>6</v>
+      </c>
+      <c r="D119" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E119" t="s">
+        <v>124</v>
+      </c>
+      <c r="F119"/>
+      <c r="G119"/>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120">
+        <v>737610</v>
+      </c>
+      <c r="B120" t="s">
+        <v>5</v>
+      </c>
+      <c r="C120" t="s">
+        <v>6</v>
+      </c>
+      <c r="D120" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E120" t="s">
+        <v>125</v>
+      </c>
+      <c r="F120"/>
+      <c r="G120"/>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121">
+        <v>737611</v>
+      </c>
+      <c r="B121" t="s">
+        <v>5</v>
+      </c>
+      <c r="C121" t="s">
+        <v>6</v>
+      </c>
+      <c r="D121" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E121" t="s">
+        <v>126</v>
+      </c>
+      <c r="F121" t="s">
+        <v>387</v>
+      </c>
+      <c r="G121" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122">
+        <v>737612</v>
+      </c>
+      <c r="B122" t="s">
+        <v>5</v>
+      </c>
+      <c r="C122" t="s">
+        <v>6</v>
+      </c>
+      <c r="D122" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E122" t="s">
+        <v>127</v>
+      </c>
+      <c r="F122"/>
+      <c r="G122"/>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123">
+        <v>737614</v>
+      </c>
+      <c r="B123" t="s">
+        <v>5</v>
+      </c>
+      <c r="C123" t="s">
+        <v>6</v>
+      </c>
+      <c r="D123" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E123" t="s">
+        <v>128</v>
+      </c>
+      <c r="F123"/>
+      <c r="G123"/>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124">
+        <v>737893</v>
+      </c>
+      <c r="B124" t="s">
+        <v>5</v>
+      </c>
+      <c r="C124" t="s">
+        <v>6</v>
+      </c>
+      <c r="D124" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E124" t="s">
+        <v>129</v>
+      </c>
+      <c r="F124">
+        <v>536859</v>
+      </c>
+      <c r="G124" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125">
+        <v>737894</v>
+      </c>
+      <c r="B125" t="s">
+        <v>5</v>
+      </c>
+      <c r="C125" t="s">
+        <v>6</v>
+      </c>
+      <c r="D125" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E125" t="s">
+        <v>130</v>
+      </c>
+      <c r="F125"/>
+      <c r="G125"/>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126">
+        <v>737909</v>
+      </c>
+      <c r="B126" t="s">
+        <v>5</v>
+      </c>
+      <c r="C126" t="s">
+        <v>6</v>
+      </c>
+      <c r="D126" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E126" t="s">
+        <v>131</v>
+      </c>
+      <c r="F126"/>
+      <c r="G126"/>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127">
+        <v>737912</v>
+      </c>
+      <c r="B127" t="s">
+        <v>5</v>
+      </c>
+      <c r="C127" t="s">
+        <v>6</v>
+      </c>
+      <c r="D127" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E127" t="s">
         <v>132</v>
       </c>
-      <c r="G89" t="s">
+      <c r="F127"/>
+      <c r="G127"/>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128">
+        <v>737913</v>
+      </c>
+      <c r="B128" t="s">
+        <v>5</v>
+      </c>
+      <c r="C128" t="s">
+        <v>6</v>
+      </c>
+      <c r="D128" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E128" t="s">
         <v>133</v>
       </c>
-    </row>
-[...39 lines deleted...]
-      <c r="F91" t="s">
+      <c r="F128">
+        <v>360059</v>
+      </c>
+      <c r="G128" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129">
+        <v>737914</v>
+      </c>
+      <c r="B129" t="s">
+        <v>5</v>
+      </c>
+      <c r="C129" t="s">
+        <v>6</v>
+      </c>
+      <c r="D129" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E129" t="s">
         <v>134</v>
       </c>
-      <c r="G91" t="s">
-[...45 lines deleted...]
-      <c r="G93" t="s">
+      <c r="F129">
+        <v>213350</v>
+      </c>
+      <c r="G129" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130">
+        <v>737917</v>
+      </c>
+      <c r="B130" t="s">
+        <v>5</v>
+      </c>
+      <c r="C130" t="s">
+        <v>6</v>
+      </c>
+      <c r="D130" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E130" t="s">
         <v>135</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F94" t="s">
+      <c r="F130"/>
+      <c r="G130"/>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131">
+        <v>737918</v>
+      </c>
+      <c r="B131" t="s">
+        <v>5</v>
+      </c>
+      <c r="C131" t="s">
+        <v>6</v>
+      </c>
+      <c r="D131" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E131" t="s">
         <v>136</v>
       </c>
-      <c r="G94" t="s">
+      <c r="F131"/>
+      <c r="G131"/>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132">
+        <v>737919</v>
+      </c>
+      <c r="B132" t="s">
+        <v>5</v>
+      </c>
+      <c r="C132" t="s">
+        <v>6</v>
+      </c>
+      <c r="D132" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E132" t="s">
         <v>137</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F95" t="s">
+      <c r="F132"/>
+      <c r="G132"/>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133">
+        <v>738209</v>
+      </c>
+      <c r="B133" t="s">
+        <v>5</v>
+      </c>
+      <c r="C133" t="s">
+        <v>6</v>
+      </c>
+      <c r="D133" s="3">
+        <v>46125</v>
+      </c>
+      <c r="E133" t="s">
+        <v>103</v>
+      </c>
+      <c r="F133">
+        <v>251355</v>
+      </c>
+      <c r="G133" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134">
+        <v>539336</v>
+      </c>
+      <c r="B134" t="s">
+        <v>5</v>
+      </c>
+      <c r="C134" t="s">
+        <v>6</v>
+      </c>
+      <c r="D134" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E134" t="s">
         <v>138</v>
       </c>
-      <c r="G95" t="s">
-[...47 lines deleted...]
-      </c>
+      <c r="F134"/>
+      <c r="G134"/>
+    </row>
+    <row r="135" spans="1:7">
+      <c r="A135">
+        <v>613155</v>
+      </c>
+      <c r="B135" t="s">
+        <v>5</v>
+      </c>
+      <c r="C135" t="s">
+        <v>6</v>
+      </c>
+      <c r="D135" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E135" t="s">
+        <v>139</v>
+      </c>
+      <c r="F135" t="s">
+        <v>390</v>
+      </c>
+      <c r="G135" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136">
+        <v>614792</v>
+      </c>
+      <c r="B136" t="s">
+        <v>5</v>
+      </c>
+      <c r="C136" t="s">
+        <v>6</v>
+      </c>
+      <c r="D136" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E136" t="s">
+        <v>140</v>
+      </c>
+      <c r="F136"/>
+      <c r="G136"/>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137">
+        <v>640880</v>
+      </c>
+      <c r="B137" t="s">
+        <v>5</v>
+      </c>
+      <c r="C137" t="s">
+        <v>6</v>
+      </c>
+      <c r="D137" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E137" t="s">
+        <v>141</v>
+      </c>
+      <c r="F137"/>
+      <c r="G137"/>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138">
+        <v>642371</v>
+      </c>
+      <c r="B138" t="s">
+        <v>5</v>
+      </c>
+      <c r="C138" t="s">
+        <v>6</v>
+      </c>
+      <c r="D138" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E138" t="s">
+        <v>142</v>
+      </c>
+      <c r="F138"/>
+      <c r="G138"/>
+    </row>
+    <row r="139" spans="1:7">
+      <c r="A139">
+        <v>661753</v>
+      </c>
+      <c r="B139" t="s">
+        <v>5</v>
+      </c>
+      <c r="C139" t="s">
+        <v>6</v>
+      </c>
+      <c r="D139" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E139" t="s">
+        <v>143</v>
+      </c>
+      <c r="F139" t="s">
+        <v>392</v>
+      </c>
+      <c r="G139" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="A140">
+        <v>680461</v>
+      </c>
+      <c r="B140" t="s">
+        <v>5</v>
+      </c>
+      <c r="C140" t="s">
+        <v>6</v>
+      </c>
+      <c r="D140" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E140" t="s">
+        <v>144</v>
+      </c>
+      <c r="F140"/>
+      <c r="G140"/>
+    </row>
+    <row r="141" spans="1:7">
+      <c r="A141">
+        <v>684644</v>
+      </c>
+      <c r="B141" t="s">
+        <v>5</v>
+      </c>
+      <c r="C141" t="s">
+        <v>6</v>
+      </c>
+      <c r="D141" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E141" t="s">
+        <v>145</v>
+      </c>
+      <c r="F141" t="s">
+        <v>393</v>
+      </c>
+      <c r="G141" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7">
+      <c r="A142">
+        <v>684658</v>
+      </c>
+      <c r="B142" t="s">
+        <v>5</v>
+      </c>
+      <c r="C142" t="s">
+        <v>6</v>
+      </c>
+      <c r="D142" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E142" t="s">
+        <v>146</v>
+      </c>
+      <c r="F142" t="s">
+        <v>395</v>
+      </c>
+      <c r="G142" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7">
+      <c r="A143">
+        <v>686358</v>
+      </c>
+      <c r="B143" t="s">
+        <v>5</v>
+      </c>
+      <c r="C143" t="s">
+        <v>6</v>
+      </c>
+      <c r="D143" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E143" t="s">
+        <v>147</v>
+      </c>
+      <c r="F143"/>
+      <c r="G143"/>
+    </row>
+    <row r="144" spans="1:7">
+      <c r="A144">
+        <v>687063</v>
+      </c>
+      <c r="B144" t="s">
+        <v>5</v>
+      </c>
+      <c r="C144" t="s">
+        <v>6</v>
+      </c>
+      <c r="D144" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E144" t="s">
+        <v>148</v>
+      </c>
+      <c r="F144">
+        <v>464140</v>
+      </c>
+      <c r="G144" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7">
+      <c r="A145">
+        <v>687083</v>
+      </c>
+      <c r="B145" t="s">
+        <v>5</v>
+      </c>
+      <c r="C145" t="s">
+        <v>6</v>
+      </c>
+      <c r="D145" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E145" t="s">
+        <v>149</v>
+      </c>
+      <c r="F145"/>
+      <c r="G145"/>
+    </row>
+    <row r="146" spans="1:7">
+      <c r="A146">
+        <v>687374</v>
+      </c>
+      <c r="B146" t="s">
+        <v>5</v>
+      </c>
+      <c r="C146" t="s">
+        <v>6</v>
+      </c>
+      <c r="D146" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E146" t="s">
+        <v>150</v>
+      </c>
+      <c r="F146">
+        <v>367772</v>
+      </c>
+      <c r="G146" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7">
+      <c r="A147">
+        <v>692353</v>
+      </c>
+      <c r="B147" t="s">
+        <v>5</v>
+      </c>
+      <c r="C147" t="s">
+        <v>6</v>
+      </c>
+      <c r="D147" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E147" t="s">
+        <v>151</v>
+      </c>
+      <c r="F147"/>
+      <c r="G147"/>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="A148">
+        <v>693938</v>
+      </c>
+      <c r="B148" t="s">
+        <v>5</v>
+      </c>
+      <c r="C148" t="s">
+        <v>6</v>
+      </c>
+      <c r="D148" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E148" t="s">
+        <v>152</v>
+      </c>
+      <c r="F148"/>
+      <c r="G148"/>
+    </row>
+    <row r="149" spans="1:7">
+      <c r="A149">
+        <v>694965</v>
+      </c>
+      <c r="B149" t="s">
+        <v>5</v>
+      </c>
+      <c r="C149" t="s">
+        <v>6</v>
+      </c>
+      <c r="D149" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E149" t="s">
+        <v>153</v>
+      </c>
+      <c r="F149"/>
+      <c r="G149"/>
+    </row>
+    <row r="150" spans="1:7">
+      <c r="A150">
+        <v>700199</v>
+      </c>
+      <c r="B150" t="s">
+        <v>5</v>
+      </c>
+      <c r="C150" t="s">
+        <v>6</v>
+      </c>
+      <c r="D150" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E150" t="s">
+        <v>154</v>
+      </c>
+      <c r="F150"/>
+      <c r="G150"/>
+    </row>
+    <row r="151" spans="1:7">
+      <c r="A151">
+        <v>700299</v>
+      </c>
+      <c r="B151" t="s">
+        <v>5</v>
+      </c>
+      <c r="C151" t="s">
+        <v>6</v>
+      </c>
+      <c r="D151" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E151" t="s">
+        <v>155</v>
+      </c>
+      <c r="F151">
+        <v>214855</v>
+      </c>
+      <c r="G151" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7">
+      <c r="A152">
+        <v>711652</v>
+      </c>
+      <c r="B152" t="s">
+        <v>5</v>
+      </c>
+      <c r="C152" t="s">
+        <v>6</v>
+      </c>
+      <c r="D152" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E152" t="s">
+        <v>156</v>
+      </c>
+      <c r="F152"/>
+      <c r="G152"/>
+    </row>
+    <row r="153" spans="1:7">
+      <c r="A153">
+        <v>714118</v>
+      </c>
+      <c r="B153" t="s">
+        <v>5</v>
+      </c>
+      <c r="C153" t="s">
+        <v>6</v>
+      </c>
+      <c r="D153" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E153" t="s">
+        <v>157</v>
+      </c>
+      <c r="F153"/>
+      <c r="G153"/>
+    </row>
+    <row r="154" spans="1:7">
+      <c r="A154">
+        <v>714489</v>
+      </c>
+      <c r="B154" t="s">
+        <v>5</v>
+      </c>
+      <c r="C154" t="s">
+        <v>6</v>
+      </c>
+      <c r="D154" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E154" t="s">
+        <v>158</v>
+      </c>
+      <c r="F154" t="s">
+        <v>397</v>
+      </c>
+      <c r="G154" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7">
+      <c r="A155">
+        <v>714809</v>
+      </c>
+      <c r="B155" t="s">
+        <v>5</v>
+      </c>
+      <c r="C155" t="s">
+        <v>6</v>
+      </c>
+      <c r="D155" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E155" t="s">
+        <v>159</v>
+      </c>
+      <c r="F155"/>
+      <c r="G155"/>
+    </row>
+    <row r="156" spans="1:7">
+      <c r="A156">
+        <v>715880</v>
+      </c>
+      <c r="B156" t="s">
+        <v>5</v>
+      </c>
+      <c r="C156" t="s">
+        <v>6</v>
+      </c>
+      <c r="D156" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E156" t="s">
+        <v>160</v>
+      </c>
+      <c r="F156"/>
+      <c r="G156"/>
+    </row>
+    <row r="157" spans="1:7">
+      <c r="A157">
+        <v>716636</v>
+      </c>
+      <c r="B157" t="s">
+        <v>5</v>
+      </c>
+      <c r="C157" t="s">
+        <v>6</v>
+      </c>
+      <c r="D157" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E157" t="s">
+        <v>161</v>
+      </c>
+      <c r="F157"/>
+      <c r="G157"/>
+    </row>
+    <row r="158" spans="1:7">
+      <c r="A158">
+        <v>720720</v>
+      </c>
+      <c r="B158" t="s">
+        <v>5</v>
+      </c>
+      <c r="C158" t="s">
+        <v>6</v>
+      </c>
+      <c r="D158" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E158" t="s">
+        <v>162</v>
+      </c>
+      <c r="F158"/>
+      <c r="G158"/>
+    </row>
+    <row r="159" spans="1:7">
+      <c r="A159">
+        <v>722405</v>
+      </c>
+      <c r="B159" t="s">
+        <v>5</v>
+      </c>
+      <c r="C159" t="s">
+        <v>6</v>
+      </c>
+      <c r="D159" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E159" t="s">
+        <v>163</v>
+      </c>
+      <c r="F159">
+        <v>516453</v>
+      </c>
+      <c r="G159" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7">
+      <c r="A160">
+        <v>722435</v>
+      </c>
+      <c r="B160" t="s">
+        <v>5</v>
+      </c>
+      <c r="C160" t="s">
+        <v>6</v>
+      </c>
+      <c r="D160" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E160" t="s">
+        <v>164</v>
+      </c>
+      <c r="F160"/>
+      <c r="G160"/>
+    </row>
+    <row r="161" spans="1:7">
+      <c r="A161">
+        <v>722901</v>
+      </c>
+      <c r="B161" t="s">
+        <v>5</v>
+      </c>
+      <c r="C161" t="s">
+        <v>6</v>
+      </c>
+      <c r="D161" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E161" t="s">
+        <v>165</v>
+      </c>
+      <c r="F161"/>
+      <c r="G161"/>
+    </row>
+    <row r="162" spans="1:7">
+      <c r="A162">
+        <v>722904</v>
+      </c>
+      <c r="B162" t="s">
+        <v>5</v>
+      </c>
+      <c r="C162" t="s">
+        <v>6</v>
+      </c>
+      <c r="D162" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E162" t="s">
+        <v>166</v>
+      </c>
+      <c r="F162"/>
+      <c r="G162"/>
+    </row>
+    <row r="163" spans="1:7">
+      <c r="A163">
+        <v>726861</v>
+      </c>
+      <c r="B163" t="s">
+        <v>5</v>
+      </c>
+      <c r="C163" t="s">
+        <v>6</v>
+      </c>
+      <c r="D163" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E163" t="s">
+        <v>167</v>
+      </c>
+      <c r="F163"/>
+      <c r="G163"/>
+    </row>
+    <row r="164" spans="1:7">
+      <c r="A164">
+        <v>726911</v>
+      </c>
+      <c r="B164" t="s">
+        <v>5</v>
+      </c>
+      <c r="C164" t="s">
+        <v>6</v>
+      </c>
+      <c r="D164" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E164" t="s">
+        <v>168</v>
+      </c>
+      <c r="F164">
+        <v>501008</v>
+      </c>
+      <c r="G164" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7">
+      <c r="A165">
+        <v>726980</v>
+      </c>
+      <c r="B165" t="s">
+        <v>5</v>
+      </c>
+      <c r="C165" t="s">
+        <v>6</v>
+      </c>
+      <c r="D165" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E165" t="s">
+        <v>169</v>
+      </c>
+      <c r="F165"/>
+      <c r="G165"/>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166">
+        <v>727932</v>
+      </c>
+      <c r="B166" t="s">
+        <v>5</v>
+      </c>
+      <c r="C166" t="s">
+        <v>6</v>
+      </c>
+      <c r="D166" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E166" t="s">
+        <v>170</v>
+      </c>
+      <c r="F166">
+        <v>407197</v>
+      </c>
+      <c r="G166" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7">
+      <c r="A167">
+        <v>730851</v>
+      </c>
+      <c r="B167" t="s">
+        <v>5</v>
+      </c>
+      <c r="C167" t="s">
+        <v>6</v>
+      </c>
+      <c r="D167" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E167" t="s">
+        <v>171</v>
+      </c>
+      <c r="F167" t="s">
+        <v>401</v>
+      </c>
+      <c r="G167" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168">
+        <v>731553</v>
+      </c>
+      <c r="B168" t="s">
+        <v>5</v>
+      </c>
+      <c r="C168" t="s">
+        <v>6</v>
+      </c>
+      <c r="D168" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E168" t="s">
+        <v>172</v>
+      </c>
+      <c r="F168"/>
+      <c r="G168"/>
+    </row>
+    <row r="169" spans="1:7">
+      <c r="A169">
+        <v>732869</v>
+      </c>
+      <c r="B169" t="s">
+        <v>5</v>
+      </c>
+      <c r="C169" t="s">
+        <v>6</v>
+      </c>
+      <c r="D169" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E169" t="s">
+        <v>173</v>
+      </c>
+      <c r="F169"/>
+      <c r="G169"/>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170">
+        <v>736643</v>
+      </c>
+      <c r="B170" t="s">
+        <v>5</v>
+      </c>
+      <c r="C170" t="s">
+        <v>6</v>
+      </c>
+      <c r="D170" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E170" t="s">
+        <v>174</v>
+      </c>
+      <c r="F170"/>
+      <c r="G170"/>
+    </row>
+    <row r="171" spans="1:7">
+      <c r="A171">
+        <v>736873</v>
+      </c>
+      <c r="B171" t="s">
+        <v>5</v>
+      </c>
+      <c r="C171" t="s">
+        <v>6</v>
+      </c>
+      <c r="D171" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E171" t="s">
+        <v>175</v>
+      </c>
+      <c r="F171">
+        <v>308716</v>
+      </c>
+      <c r="G171" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7">
+      <c r="A172">
+        <v>736891</v>
+      </c>
+      <c r="B172" t="s">
+        <v>5</v>
+      </c>
+      <c r="C172" t="s">
+        <v>6</v>
+      </c>
+      <c r="D172" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E172" t="s">
+        <v>176</v>
+      </c>
+      <c r="F172" t="s">
+        <v>403</v>
+      </c>
+      <c r="G172" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="A173">
+        <v>736894</v>
+      </c>
+      <c r="B173" t="s">
+        <v>5</v>
+      </c>
+      <c r="C173" t="s">
+        <v>6</v>
+      </c>
+      <c r="D173" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E173" t="s">
+        <v>177</v>
+      </c>
+      <c r="F173">
+        <v>375760</v>
+      </c>
+      <c r="G173" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174">
+        <v>736902</v>
+      </c>
+      <c r="B174" t="s">
+        <v>5</v>
+      </c>
+      <c r="C174" t="s">
+        <v>6</v>
+      </c>
+      <c r="D174" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E174" t="s">
+        <v>178</v>
+      </c>
+      <c r="F174" t="s">
+        <v>406</v>
+      </c>
+      <c r="G174" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175">
+        <v>736924</v>
+      </c>
+      <c r="B175" t="s">
+        <v>5</v>
+      </c>
+      <c r="C175" t="s">
+        <v>6</v>
+      </c>
+      <c r="D175" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E175" t="s">
+        <v>179</v>
+      </c>
+      <c r="F175">
+        <v>338398</v>
+      </c>
+      <c r="G175" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176">
+        <v>736925</v>
+      </c>
+      <c r="B176" t="s">
+        <v>5</v>
+      </c>
+      <c r="C176" t="s">
+        <v>6</v>
+      </c>
+      <c r="D176" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E176" t="s">
+        <v>180</v>
+      </c>
+      <c r="F176">
+        <v>238080</v>
+      </c>
+      <c r="G176" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177">
+        <v>737615</v>
+      </c>
+      <c r="B177" t="s">
+        <v>5</v>
+      </c>
+      <c r="C177" t="s">
+        <v>6</v>
+      </c>
+      <c r="D177" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E177" t="s">
+        <v>181</v>
+      </c>
+      <c r="F177"/>
+      <c r="G177"/>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178">
+        <v>737620</v>
+      </c>
+      <c r="B178" t="s">
+        <v>5</v>
+      </c>
+      <c r="C178" t="s">
+        <v>6</v>
+      </c>
+      <c r="D178" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E178" t="s">
+        <v>182</v>
+      </c>
+      <c r="F178">
+        <v>444692</v>
+      </c>
+      <c r="G178" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7">
+      <c r="A179">
+        <v>737621</v>
+      </c>
+      <c r="B179" t="s">
+        <v>5</v>
+      </c>
+      <c r="C179" t="s">
+        <v>6</v>
+      </c>
+      <c r="D179" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E179" t="s">
+        <v>183</v>
+      </c>
+      <c r="F179">
+        <v>375739</v>
+      </c>
+      <c r="G179" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7">
+      <c r="A180">
+        <v>737629</v>
+      </c>
+      <c r="B180" t="s">
+        <v>5</v>
+      </c>
+      <c r="C180" t="s">
+        <v>6</v>
+      </c>
+      <c r="D180" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E180" t="s">
+        <v>184</v>
+      </c>
+      <c r="F180">
+        <v>498094</v>
+      </c>
+      <c r="G180" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7">
+      <c r="A181">
+        <v>737630</v>
+      </c>
+      <c r="B181" t="s">
+        <v>5</v>
+      </c>
+      <c r="C181" t="s">
+        <v>6</v>
+      </c>
+      <c r="D181" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E181" t="s">
+        <v>185</v>
+      </c>
+      <c r="F181"/>
+      <c r="G181"/>
+    </row>
+    <row r="182" spans="1:7">
+      <c r="A182">
+        <v>737631</v>
+      </c>
+      <c r="B182" t="s">
+        <v>5</v>
+      </c>
+      <c r="C182" t="s">
+        <v>6</v>
+      </c>
+      <c r="D182" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E182" t="s">
+        <v>186</v>
+      </c>
+      <c r="F182"/>
+      <c r="G182"/>
+    </row>
+    <row r="183" spans="1:7">
+      <c r="A183">
+        <v>737886</v>
+      </c>
+      <c r="B183" t="s">
+        <v>5</v>
+      </c>
+      <c r="C183" t="s">
+        <v>6</v>
+      </c>
+      <c r="D183" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E183" t="s">
+        <v>187</v>
+      </c>
+      <c r="F183" t="s">
+        <v>408</v>
+      </c>
+      <c r="G183" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7">
+      <c r="A184">
+        <v>737887</v>
+      </c>
+      <c r="B184" t="s">
+        <v>5</v>
+      </c>
+      <c r="C184" t="s">
+        <v>6</v>
+      </c>
+      <c r="D184" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E184" t="s">
+        <v>188</v>
+      </c>
+      <c r="F184">
+        <v>351215</v>
+      </c>
+      <c r="G184" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7">
+      <c r="A185">
+        <v>737888</v>
+      </c>
+      <c r="B185" t="s">
+        <v>5</v>
+      </c>
+      <c r="C185" t="s">
+        <v>6</v>
+      </c>
+      <c r="D185" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E185" t="s">
+        <v>189</v>
+      </c>
+      <c r="F185"/>
+      <c r="G185"/>
+    </row>
+    <row r="186" spans="1:7">
+      <c r="A186">
+        <v>738503</v>
+      </c>
+      <c r="B186" t="s">
+        <v>5</v>
+      </c>
+      <c r="C186" t="s">
+        <v>6</v>
+      </c>
+      <c r="D186" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E186" t="s">
+        <v>190</v>
+      </c>
+      <c r="F186">
+        <v>502796</v>
+      </c>
+      <c r="G186" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7">
+      <c r="A187">
+        <v>738981</v>
+      </c>
+      <c r="B187" t="s">
+        <v>5</v>
+      </c>
+      <c r="C187" t="s">
+        <v>6</v>
+      </c>
+      <c r="D187" s="3">
+        <v>46126</v>
+      </c>
+      <c r="E187" t="s">
+        <v>158</v>
+      </c>
+      <c r="F187" t="s">
+        <v>397</v>
+      </c>
+      <c r="G187" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7">
+      <c r="A188">
+        <v>523547</v>
+      </c>
+      <c r="B188" t="s">
+        <v>5</v>
+      </c>
+      <c r="C188" t="s">
+        <v>6</v>
+      </c>
+      <c r="D188" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E188" t="s">
+        <v>191</v>
+      </c>
+      <c r="F188"/>
+      <c r="G188"/>
+    </row>
+    <row r="189" spans="1:7">
+      <c r="A189">
+        <v>580780</v>
+      </c>
+      <c r="B189" t="s">
+        <v>5</v>
+      </c>
+      <c r="C189" t="s">
+        <v>6</v>
+      </c>
+      <c r="D189" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E189" t="s">
+        <v>192</v>
+      </c>
+      <c r="F189"/>
+      <c r="G189"/>
+    </row>
+    <row r="190" spans="1:7">
+      <c r="A190">
+        <v>601630</v>
+      </c>
+      <c r="B190" t="s">
+        <v>5</v>
+      </c>
+      <c r="C190" t="s">
+        <v>6</v>
+      </c>
+      <c r="D190" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E190" t="s">
+        <v>193</v>
+      </c>
+      <c r="F190"/>
+      <c r="G190"/>
+    </row>
+    <row r="191" spans="1:7">
+      <c r="A191">
+        <v>601642</v>
+      </c>
+      <c r="B191" t="s">
+        <v>5</v>
+      </c>
+      <c r="C191" t="s">
+        <v>6</v>
+      </c>
+      <c r="D191" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E191" t="s">
+        <v>194</v>
+      </c>
+      <c r="F191"/>
+      <c r="G191"/>
+    </row>
+    <row r="192" spans="1:7">
+      <c r="A192">
+        <v>622510</v>
+      </c>
+      <c r="B192" t="s">
+        <v>5</v>
+      </c>
+      <c r="C192" t="s">
+        <v>6</v>
+      </c>
+      <c r="D192" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E192" t="s">
+        <v>195</v>
+      </c>
+      <c r="F192"/>
+      <c r="G192"/>
+    </row>
+    <row r="193" spans="1:7">
+      <c r="A193">
+        <v>622925</v>
+      </c>
+      <c r="B193" t="s">
+        <v>5</v>
+      </c>
+      <c r="C193" t="s">
+        <v>6</v>
+      </c>
+      <c r="D193" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E193" t="s">
+        <v>196</v>
+      </c>
+      <c r="F193"/>
+      <c r="G193"/>
+    </row>
+    <row r="194" spans="1:7">
+      <c r="A194">
+        <v>639980</v>
+      </c>
+      <c r="B194" t="s">
+        <v>5</v>
+      </c>
+      <c r="C194" t="s">
+        <v>6</v>
+      </c>
+      <c r="D194" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E194" t="s">
+        <v>197</v>
+      </c>
+      <c r="F194" t="s">
+        <v>411</v>
+      </c>
+      <c r="G194" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7">
+      <c r="A195">
+        <v>639998</v>
+      </c>
+      <c r="B195" t="s">
+        <v>5</v>
+      </c>
+      <c r="C195" t="s">
+        <v>6</v>
+      </c>
+      <c r="D195" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E195" t="s">
+        <v>198</v>
+      </c>
+      <c r="F195"/>
+      <c r="G195"/>
+    </row>
+    <row r="196" spans="1:7">
+      <c r="A196">
+        <v>640881</v>
+      </c>
+      <c r="B196" t="s">
+        <v>5</v>
+      </c>
+      <c r="C196" t="s">
+        <v>6</v>
+      </c>
+      <c r="D196" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E196" t="s">
+        <v>199</v>
+      </c>
+      <c r="F196"/>
+      <c r="G196"/>
+    </row>
+    <row r="197" spans="1:7">
+      <c r="A197">
+        <v>645879</v>
+      </c>
+      <c r="B197" t="s">
+        <v>5</v>
+      </c>
+      <c r="C197" t="s">
+        <v>6</v>
+      </c>
+      <c r="D197" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E197" t="s">
+        <v>200</v>
+      </c>
+      <c r="F197">
+        <v>429132</v>
+      </c>
+      <c r="G197" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198">
+        <v>652032</v>
+      </c>
+      <c r="B198" t="s">
+        <v>5</v>
+      </c>
+      <c r="C198" t="s">
+        <v>6</v>
+      </c>
+      <c r="D198" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E198" t="s">
+        <v>201</v>
+      </c>
+      <c r="F198"/>
+      <c r="G198"/>
+    </row>
+    <row r="199" spans="1:7">
+      <c r="A199">
+        <v>652264</v>
+      </c>
+      <c r="B199" t="s">
+        <v>5</v>
+      </c>
+      <c r="C199" t="s">
+        <v>6</v>
+      </c>
+      <c r="D199" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E199" t="s">
+        <v>202</v>
+      </c>
+      <c r="F199"/>
+      <c r="G199"/>
+    </row>
+    <row r="200" spans="1:7">
+      <c r="A200">
+        <v>652587</v>
+      </c>
+      <c r="B200" t="s">
+        <v>5</v>
+      </c>
+      <c r="C200" t="s">
+        <v>6</v>
+      </c>
+      <c r="D200" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E200" t="s">
+        <v>203</v>
+      </c>
+      <c r="F200">
+        <v>353953</v>
+      </c>
+      <c r="G200" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7">
+      <c r="A201">
+        <v>652634</v>
+      </c>
+      <c r="B201" t="s">
+        <v>5</v>
+      </c>
+      <c r="C201" t="s">
+        <v>6</v>
+      </c>
+      <c r="D201" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E201" t="s">
+        <v>204</v>
+      </c>
+      <c r="F201">
+        <v>369028</v>
+      </c>
+      <c r="G201" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7">
+      <c r="A202">
+        <v>669733</v>
+      </c>
+      <c r="B202" t="s">
+        <v>5</v>
+      </c>
+      <c r="C202" t="s">
+        <v>6</v>
+      </c>
+      <c r="D202" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E202" t="s">
+        <v>205</v>
+      </c>
+      <c r="F202"/>
+      <c r="G202"/>
+    </row>
+    <row r="203" spans="1:7">
+      <c r="A203">
+        <v>680821</v>
+      </c>
+      <c r="B203" t="s">
+        <v>5</v>
+      </c>
+      <c r="C203" t="s">
+        <v>6</v>
+      </c>
+      <c r="D203" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E203" t="s">
+        <v>206</v>
+      </c>
+      <c r="F203"/>
+      <c r="G203"/>
+    </row>
+    <row r="204" spans="1:7">
+      <c r="A204">
+        <v>681103</v>
+      </c>
+      <c r="B204" t="s">
+        <v>5</v>
+      </c>
+      <c r="C204" t="s">
+        <v>6</v>
+      </c>
+      <c r="D204" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E204" t="s">
+        <v>207</v>
+      </c>
+      <c r="F204">
+        <v>429007</v>
+      </c>
+      <c r="G204" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7">
+      <c r="A205">
+        <v>681498</v>
+      </c>
+      <c r="B205" t="s">
+        <v>5</v>
+      </c>
+      <c r="C205" t="s">
+        <v>6</v>
+      </c>
+      <c r="D205" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E205" t="s">
+        <v>208</v>
+      </c>
+      <c r="F205"/>
+      <c r="G205"/>
+    </row>
+    <row r="206" spans="1:7">
+      <c r="A206">
+        <v>682292</v>
+      </c>
+      <c r="B206" t="s">
+        <v>5</v>
+      </c>
+      <c r="C206" t="s">
+        <v>6</v>
+      </c>
+      <c r="D206" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E206" t="s">
+        <v>209</v>
+      </c>
+      <c r="F206">
+        <v>373042</v>
+      </c>
+      <c r="G206" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7">
+      <c r="A207">
+        <v>686191</v>
+      </c>
+      <c r="B207" t="s">
+        <v>5</v>
+      </c>
+      <c r="C207" t="s">
+        <v>6</v>
+      </c>
+      <c r="D207" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E207" t="s">
+        <v>210</v>
+      </c>
+      <c r="F207"/>
+      <c r="G207"/>
+    </row>
+    <row r="208" spans="1:7">
+      <c r="A208">
+        <v>687229</v>
+      </c>
+      <c r="B208" t="s">
+        <v>5</v>
+      </c>
+      <c r="C208" t="s">
+        <v>6</v>
+      </c>
+      <c r="D208" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E208" t="s">
+        <v>211</v>
+      </c>
+      <c r="F208">
+        <v>429609</v>
+      </c>
+      <c r="G208" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7">
+      <c r="A209">
+        <v>688332</v>
+      </c>
+      <c r="B209" t="s">
+        <v>5</v>
+      </c>
+      <c r="C209" t="s">
+        <v>6</v>
+      </c>
+      <c r="D209" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E209" t="s">
+        <v>212</v>
+      </c>
+      <c r="F209"/>
+      <c r="G209"/>
+    </row>
+    <row r="210" spans="1:7">
+      <c r="A210">
+        <v>691825</v>
+      </c>
+      <c r="B210" t="s">
+        <v>5</v>
+      </c>
+      <c r="C210" t="s">
+        <v>6</v>
+      </c>
+      <c r="D210" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E210" t="s">
+        <v>213</v>
+      </c>
+      <c r="F210"/>
+      <c r="G210"/>
+    </row>
+    <row r="211" spans="1:7">
+      <c r="A211">
+        <v>693879</v>
+      </c>
+      <c r="B211" t="s">
+        <v>5</v>
+      </c>
+      <c r="C211" t="s">
+        <v>6</v>
+      </c>
+      <c r="D211" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E211" t="s">
+        <v>214</v>
+      </c>
+      <c r="F211" t="s">
+        <v>413</v>
+      </c>
+      <c r="G211" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7">
+      <c r="A212">
+        <v>694424</v>
+      </c>
+      <c r="B212" t="s">
+        <v>5</v>
+      </c>
+      <c r="C212" t="s">
+        <v>6</v>
+      </c>
+      <c r="D212" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E212" t="s">
+        <v>215</v>
+      </c>
+      <c r="F212" t="s">
+        <v>414</v>
+      </c>
+      <c r="G212" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7">
+      <c r="A213">
+        <v>700234</v>
+      </c>
+      <c r="B213" t="s">
+        <v>5</v>
+      </c>
+      <c r="C213" t="s">
+        <v>6</v>
+      </c>
+      <c r="D213" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E213" t="s">
+        <v>216</v>
+      </c>
+      <c r="F213" t="s">
+        <v>415</v>
+      </c>
+      <c r="G213" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7">
+      <c r="A214">
+        <v>707814</v>
+      </c>
+      <c r="B214" t="s">
+        <v>5</v>
+      </c>
+      <c r="C214" t="s">
+        <v>6</v>
+      </c>
+      <c r="D214" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E214" t="s">
+        <v>217</v>
+      </c>
+      <c r="F214">
+        <v>487768</v>
+      </c>
+      <c r="G214" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7">
+      <c r="A215">
+        <v>707867</v>
+      </c>
+      <c r="B215" t="s">
+        <v>5</v>
+      </c>
+      <c r="C215" t="s">
+        <v>6</v>
+      </c>
+      <c r="D215" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E215" t="s">
+        <v>218</v>
+      </c>
+      <c r="F215"/>
+      <c r="G215"/>
+    </row>
+    <row r="216" spans="1:7">
+      <c r="A216">
+        <v>713260</v>
+      </c>
+      <c r="B216" t="s">
+        <v>5</v>
+      </c>
+      <c r="C216" t="s">
+        <v>6</v>
+      </c>
+      <c r="D216" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E216" t="s">
+        <v>219</v>
+      </c>
+      <c r="F216"/>
+      <c r="G216"/>
+    </row>
+    <row r="217" spans="1:7">
+      <c r="A217">
+        <v>714329</v>
+      </c>
+      <c r="B217" t="s">
+        <v>5</v>
+      </c>
+      <c r="C217" t="s">
+        <v>6</v>
+      </c>
+      <c r="D217" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E217" t="s">
+        <v>220</v>
+      </c>
+      <c r="F217"/>
+      <c r="G217"/>
+    </row>
+    <row r="218" spans="1:7">
+      <c r="A218">
+        <v>714372</v>
+      </c>
+      <c r="B218" t="s">
+        <v>5</v>
+      </c>
+      <c r="C218" t="s">
+        <v>6</v>
+      </c>
+      <c r="D218" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E218" t="s">
+        <v>221</v>
+      </c>
+      <c r="F218"/>
+      <c r="G218"/>
+    </row>
+    <row r="219" spans="1:7">
+      <c r="A219">
+        <v>716930</v>
+      </c>
+      <c r="B219" t="s">
+        <v>5</v>
+      </c>
+      <c r="C219" t="s">
+        <v>6</v>
+      </c>
+      <c r="D219" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E219" t="s">
+        <v>222</v>
+      </c>
+      <c r="F219"/>
+      <c r="G219"/>
+    </row>
+    <row r="220" spans="1:7">
+      <c r="A220">
+        <v>717535</v>
+      </c>
+      <c r="B220" t="s">
+        <v>5</v>
+      </c>
+      <c r="C220" t="s">
+        <v>6</v>
+      </c>
+      <c r="D220" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E220" t="s">
+        <v>223</v>
+      </c>
+      <c r="F220"/>
+      <c r="G220"/>
+    </row>
+    <row r="221" spans="1:7">
+      <c r="A221">
+        <v>717544</v>
+      </c>
+      <c r="B221" t="s">
+        <v>5</v>
+      </c>
+      <c r="C221" t="s">
+        <v>6</v>
+      </c>
+      <c r="D221" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E221" t="s">
+        <v>224</v>
+      </c>
+      <c r="F221">
+        <v>347168</v>
+      </c>
+      <c r="G221" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7">
+      <c r="A222">
+        <v>732179</v>
+      </c>
+      <c r="B222" t="s">
+        <v>5</v>
+      </c>
+      <c r="C222" t="s">
+        <v>6</v>
+      </c>
+      <c r="D222" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E222" t="s">
+        <v>225</v>
+      </c>
+      <c r="F222"/>
+      <c r="G222"/>
+    </row>
+    <row r="223" spans="1:7">
+      <c r="A223">
+        <v>732225</v>
+      </c>
+      <c r="B223" t="s">
+        <v>5</v>
+      </c>
+      <c r="C223" t="s">
+        <v>6</v>
+      </c>
+      <c r="D223" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E223" t="s">
+        <v>226</v>
+      </c>
+      <c r="F223">
+        <v>347904</v>
+      </c>
+      <c r="G223" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7">
+      <c r="A224">
+        <v>732238</v>
+      </c>
+      <c r="B224" t="s">
+        <v>5</v>
+      </c>
+      <c r="C224" t="s">
+        <v>6</v>
+      </c>
+      <c r="D224" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E224" t="s">
+        <v>227</v>
+      </c>
+      <c r="F224">
+        <v>497570</v>
+      </c>
+      <c r="G224" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7">
+      <c r="A225">
+        <v>732348</v>
+      </c>
+      <c r="B225" t="s">
+        <v>5</v>
+      </c>
+      <c r="C225" t="s">
+        <v>6</v>
+      </c>
+      <c r="D225" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E225" t="s">
+        <v>228</v>
+      </c>
+      <c r="F225"/>
+      <c r="G225"/>
+    </row>
+    <row r="226" spans="1:7">
+      <c r="A226">
+        <v>736650</v>
+      </c>
+      <c r="B226" t="s">
+        <v>5</v>
+      </c>
+      <c r="C226" t="s">
+        <v>6</v>
+      </c>
+      <c r="D226" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E226" t="s">
+        <v>229</v>
+      </c>
+      <c r="F226">
+        <v>509713</v>
+      </c>
+      <c r="G226" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7">
+      <c r="A227">
+        <v>736813</v>
+      </c>
+      <c r="B227" t="s">
+        <v>5</v>
+      </c>
+      <c r="C227" t="s">
+        <v>6</v>
+      </c>
+      <c r="D227" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E227" t="s">
+        <v>230</v>
+      </c>
+      <c r="F227" t="s">
+        <v>419</v>
+      </c>
+      <c r="G227" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7">
+      <c r="A228">
+        <v>737587</v>
+      </c>
+      <c r="B228" t="s">
+        <v>5</v>
+      </c>
+      <c r="C228" t="s">
+        <v>6</v>
+      </c>
+      <c r="D228" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E228" t="s">
+        <v>231</v>
+      </c>
+      <c r="F228"/>
+      <c r="G228"/>
+    </row>
+    <row r="229" spans="1:7">
+      <c r="A229">
+        <v>737616</v>
+      </c>
+      <c r="B229" t="s">
+        <v>5</v>
+      </c>
+      <c r="C229" t="s">
+        <v>6</v>
+      </c>
+      <c r="D229" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E229" t="s">
+        <v>232</v>
+      </c>
+      <c r="F229"/>
+      <c r="G229"/>
+    </row>
+    <row r="230" spans="1:7">
+      <c r="A230">
+        <v>737921</v>
+      </c>
+      <c r="B230" t="s">
+        <v>5</v>
+      </c>
+      <c r="C230" t="s">
+        <v>6</v>
+      </c>
+      <c r="D230" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E230" t="s">
+        <v>233</v>
+      </c>
+      <c r="F230"/>
+      <c r="G230"/>
+    </row>
+    <row r="231" spans="1:7">
+      <c r="A231">
+        <v>737922</v>
+      </c>
+      <c r="B231" t="s">
+        <v>5</v>
+      </c>
+      <c r="C231" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E231" t="s">
+        <v>234</v>
+      </c>
+      <c r="F231"/>
+      <c r="G231"/>
+    </row>
+    <row r="232" spans="1:7">
+      <c r="A232">
+        <v>737923</v>
+      </c>
+      <c r="B232" t="s">
+        <v>5</v>
+      </c>
+      <c r="C232" t="s">
+        <v>6</v>
+      </c>
+      <c r="D232" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E232" t="s">
+        <v>235</v>
+      </c>
+      <c r="F232"/>
+      <c r="G232"/>
+    </row>
+    <row r="233" spans="1:7">
+      <c r="A233">
+        <v>737924</v>
+      </c>
+      <c r="B233" t="s">
+        <v>5</v>
+      </c>
+      <c r="C233" t="s">
+        <v>6</v>
+      </c>
+      <c r="D233" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E233" t="s">
+        <v>236</v>
+      </c>
+      <c r="F233"/>
+      <c r="G233"/>
+    </row>
+    <row r="234" spans="1:7">
+      <c r="A234">
+        <v>737925</v>
+      </c>
+      <c r="B234" t="s">
+        <v>5</v>
+      </c>
+      <c r="C234" t="s">
+        <v>6</v>
+      </c>
+      <c r="D234" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E234" t="s">
+        <v>237</v>
+      </c>
+      <c r="F234"/>
+      <c r="G234"/>
+    </row>
+    <row r="235" spans="1:7">
+      <c r="A235">
+        <v>737926</v>
+      </c>
+      <c r="B235" t="s">
+        <v>5</v>
+      </c>
+      <c r="C235" t="s">
+        <v>6</v>
+      </c>
+      <c r="D235" s="3">
+        <v>46127</v>
+      </c>
+      <c r="E235" t="s">
+        <v>238</v>
+      </c>
+      <c r="F235"/>
+      <c r="G235"/>
+    </row>
+    <row r="236" spans="1:7">
+      <c r="A236">
+        <v>518645</v>
+      </c>
+      <c r="B236" t="s">
+        <v>5</v>
+      </c>
+      <c r="C236" t="s">
+        <v>6</v>
+      </c>
+      <c r="D236" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E236" t="s">
+        <v>239</v>
+      </c>
+      <c r="F236">
+        <v>347467</v>
+      </c>
+      <c r="G236" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7">
+      <c r="A237">
+        <v>519988</v>
+      </c>
+      <c r="B237" t="s">
+        <v>5</v>
+      </c>
+      <c r="C237" t="s">
+        <v>6</v>
+      </c>
+      <c r="D237" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E237" t="s">
+        <v>240</v>
+      </c>
+      <c r="F237">
+        <v>397344</v>
+      </c>
+      <c r="G237" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7">
+      <c r="A238">
+        <v>538340</v>
+      </c>
+      <c r="B238" t="s">
+        <v>5</v>
+      </c>
+      <c r="C238" t="s">
+        <v>6</v>
+      </c>
+      <c r="D238" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E238" t="s">
+        <v>241</v>
+      </c>
+      <c r="F238"/>
+      <c r="G238"/>
+    </row>
+    <row r="239" spans="1:7">
+      <c r="A239">
+        <v>540993</v>
+      </c>
+      <c r="B239" t="s">
+        <v>5</v>
+      </c>
+      <c r="C239" t="s">
+        <v>6</v>
+      </c>
+      <c r="D239" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E239" t="s">
+        <v>242</v>
+      </c>
+      <c r="F239"/>
+      <c r="G239"/>
+    </row>
+    <row r="240" spans="1:7">
+      <c r="A240">
+        <v>553444</v>
+      </c>
+      <c r="B240" t="s">
+        <v>5</v>
+      </c>
+      <c r="C240" t="s">
+        <v>6</v>
+      </c>
+      <c r="D240" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E240" t="s">
+        <v>243</v>
+      </c>
+      <c r="F240"/>
+      <c r="G240"/>
+    </row>
+    <row r="241" spans="1:7">
+      <c r="A241">
+        <v>567552</v>
+      </c>
+      <c r="B241" t="s">
+        <v>5</v>
+      </c>
+      <c r="C241" t="s">
+        <v>6</v>
+      </c>
+      <c r="D241" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E241" t="s">
+        <v>244</v>
+      </c>
+      <c r="F241" t="s">
+        <v>422</v>
+      </c>
+      <c r="G241" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7">
+      <c r="A242">
+        <v>579530</v>
+      </c>
+      <c r="B242" t="s">
+        <v>5</v>
+      </c>
+      <c r="C242" t="s">
+        <v>6</v>
+      </c>
+      <c r="D242" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E242" t="s">
+        <v>245</v>
+      </c>
+      <c r="F242" t="s">
+        <v>423</v>
+      </c>
+      <c r="G242" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7">
+      <c r="A243">
+        <v>601782</v>
+      </c>
+      <c r="B243" t="s">
+        <v>5</v>
+      </c>
+      <c r="C243" t="s">
+        <v>6</v>
+      </c>
+      <c r="D243" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E243" t="s">
+        <v>246</v>
+      </c>
+      <c r="F243"/>
+      <c r="G243"/>
+    </row>
+    <row r="244" spans="1:7">
+      <c r="A244">
+        <v>606970</v>
+      </c>
+      <c r="B244" t="s">
+        <v>5</v>
+      </c>
+      <c r="C244" t="s">
+        <v>6</v>
+      </c>
+      <c r="D244" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E244" t="s">
+        <v>247</v>
+      </c>
+      <c r="F244"/>
+      <c r="G244"/>
+    </row>
+    <row r="245" spans="1:7">
+      <c r="A245">
+        <v>613048</v>
+      </c>
+      <c r="B245" t="s">
+        <v>5</v>
+      </c>
+      <c r="C245" t="s">
+        <v>6</v>
+      </c>
+      <c r="D245" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E245" t="s">
+        <v>248</v>
+      </c>
+      <c r="F245">
+        <v>375502</v>
+      </c>
+      <c r="G245" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7">
+      <c r="A246">
+        <v>645425</v>
+      </c>
+      <c r="B246" t="s">
+        <v>5</v>
+      </c>
+      <c r="C246" t="s">
+        <v>6</v>
+      </c>
+      <c r="D246" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E246" t="s">
+        <v>249</v>
+      </c>
+      <c r="F246">
+        <v>230288</v>
+      </c>
+      <c r="G246" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7">
+      <c r="A247">
+        <v>645896</v>
+      </c>
+      <c r="B247" t="s">
+        <v>5</v>
+      </c>
+      <c r="C247" t="s">
+        <v>6</v>
+      </c>
+      <c r="D247" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E247" t="s">
+        <v>250</v>
+      </c>
+      <c r="F247" t="s">
+        <v>425</v>
+      </c>
+      <c r="G247" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7">
+      <c r="A248">
+        <v>651003</v>
+      </c>
+      <c r="B248" t="s">
+        <v>5</v>
+      </c>
+      <c r="C248" t="s">
+        <v>6</v>
+      </c>
+      <c r="D248" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E248" t="s">
+        <v>251</v>
+      </c>
+      <c r="F248"/>
+      <c r="G248"/>
+    </row>
+    <row r="249" spans="1:7">
+      <c r="A249">
+        <v>662265</v>
+      </c>
+      <c r="B249" t="s">
+        <v>5</v>
+      </c>
+      <c r="C249" t="s">
+        <v>6</v>
+      </c>
+      <c r="D249" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E249" t="s">
+        <v>252</v>
+      </c>
+      <c r="F249"/>
+      <c r="G249"/>
+    </row>
+    <row r="250" spans="1:7">
+      <c r="A250">
+        <v>670215</v>
+      </c>
+      <c r="B250" t="s">
+        <v>5</v>
+      </c>
+      <c r="C250" t="s">
+        <v>6</v>
+      </c>
+      <c r="D250" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E250" t="s">
+        <v>253</v>
+      </c>
+      <c r="F250">
+        <v>410766</v>
+      </c>
+      <c r="G250" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7">
+      <c r="A251">
+        <v>672976</v>
+      </c>
+      <c r="B251" t="s">
+        <v>5</v>
+      </c>
+      <c r="C251" t="s">
+        <v>6</v>
+      </c>
+      <c r="D251" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E251" t="s">
+        <v>254</v>
+      </c>
+      <c r="F251" t="s">
+        <v>427</v>
+      </c>
+      <c r="G251" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7">
+      <c r="A252">
+        <v>697649</v>
+      </c>
+      <c r="B252" t="s">
+        <v>5</v>
+      </c>
+      <c r="C252" t="s">
+        <v>6</v>
+      </c>
+      <c r="D252" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E252" t="s">
+        <v>255</v>
+      </c>
+      <c r="F252"/>
+      <c r="G252"/>
+    </row>
+    <row r="253" spans="1:7">
+      <c r="A253">
+        <v>705364</v>
+      </c>
+      <c r="B253" t="s">
+        <v>5</v>
+      </c>
+      <c r="C253" t="s">
+        <v>6</v>
+      </c>
+      <c r="D253" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E253" t="s">
+        <v>256</v>
+      </c>
+      <c r="F253" t="s">
+        <v>428</v>
+      </c>
+      <c r="G253" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7">
+      <c r="A254">
+        <v>708326</v>
+      </c>
+      <c r="B254" t="s">
+        <v>5</v>
+      </c>
+      <c r="C254" t="s">
+        <v>6</v>
+      </c>
+      <c r="D254" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E254" t="s">
+        <v>257</v>
+      </c>
+      <c r="F254" t="s">
+        <v>429</v>
+      </c>
+      <c r="G254" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7">
+      <c r="A255">
+        <v>713985</v>
+      </c>
+      <c r="B255" t="s">
+        <v>5</v>
+      </c>
+      <c r="C255" t="s">
+        <v>6</v>
+      </c>
+      <c r="D255" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E255" t="s">
+        <v>258</v>
+      </c>
+      <c r="F255">
+        <v>540448</v>
+      </c>
+      <c r="G255" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7">
+      <c r="A256">
+        <v>714603</v>
+      </c>
+      <c r="B256" t="s">
+        <v>5</v>
+      </c>
+      <c r="C256" t="s">
+        <v>6</v>
+      </c>
+      <c r="D256" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E256" t="s">
+        <v>259</v>
+      </c>
+      <c r="F256" t="s">
+        <v>431</v>
+      </c>
+      <c r="G256" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7">
+      <c r="A257">
+        <v>715021</v>
+      </c>
+      <c r="B257" t="s">
+        <v>5</v>
+      </c>
+      <c r="C257" t="s">
+        <v>6</v>
+      </c>
+      <c r="D257" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E257" t="s">
+        <v>260</v>
+      </c>
+      <c r="F257"/>
+      <c r="G257"/>
+    </row>
+    <row r="258" spans="1:7">
+      <c r="A258">
+        <v>715636</v>
+      </c>
+      <c r="B258" t="s">
+        <v>5</v>
+      </c>
+      <c r="C258" t="s">
+        <v>6</v>
+      </c>
+      <c r="D258" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E258" t="s">
+        <v>261</v>
+      </c>
+      <c r="F258" t="s">
+        <v>432</v>
+      </c>
+      <c r="G258" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7">
+      <c r="A259">
+        <v>717182</v>
+      </c>
+      <c r="B259" t="s">
+        <v>5</v>
+      </c>
+      <c r="C259" t="s">
+        <v>6</v>
+      </c>
+      <c r="D259" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E259" t="s">
+        <v>262</v>
+      </c>
+      <c r="F259" t="s">
+        <v>433</v>
+      </c>
+      <c r="G259" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7">
+      <c r="A260">
+        <v>717721</v>
+      </c>
+      <c r="B260" t="s">
+        <v>5</v>
+      </c>
+      <c r="C260" t="s">
+        <v>6</v>
+      </c>
+      <c r="D260" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E260" t="s">
+        <v>263</v>
+      </c>
+      <c r="F260">
+        <v>509094</v>
+      </c>
+      <c r="G260" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7">
+      <c r="A261">
+        <v>718591</v>
+      </c>
+      <c r="B261" t="s">
+        <v>5</v>
+      </c>
+      <c r="C261" t="s">
+        <v>6</v>
+      </c>
+      <c r="D261" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E261" t="s">
+        <v>264</v>
+      </c>
+      <c r="F261" t="s">
+        <v>435</v>
+      </c>
+      <c r="G261" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7">
+      <c r="A262">
+        <v>720913</v>
+      </c>
+      <c r="B262" t="s">
+        <v>5</v>
+      </c>
+      <c r="C262" t="s">
+        <v>6</v>
+      </c>
+      <c r="D262" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E262" t="s">
+        <v>265</v>
+      </c>
+      <c r="F262"/>
+      <c r="G262"/>
+    </row>
+    <row r="263" spans="1:7">
+      <c r="A263">
+        <v>722611</v>
+      </c>
+      <c r="B263" t="s">
+        <v>5</v>
+      </c>
+      <c r="C263" t="s">
+        <v>6</v>
+      </c>
+      <c r="D263" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E263" t="s">
+        <v>266</v>
+      </c>
+      <c r="F263">
+        <v>391352</v>
+      </c>
+      <c r="G263" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7">
+      <c r="A264">
+        <v>722616</v>
+      </c>
+      <c r="B264" t="s">
+        <v>5</v>
+      </c>
+      <c r="C264" t="s">
+        <v>6</v>
+      </c>
+      <c r="D264" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E264" t="s">
+        <v>267</v>
+      </c>
+      <c r="F264" t="s">
+        <v>436</v>
+      </c>
+      <c r="G264" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7">
+      <c r="A265">
+        <v>724853</v>
+      </c>
+      <c r="B265" t="s">
+        <v>5</v>
+      </c>
+      <c r="C265" t="s">
+        <v>6</v>
+      </c>
+      <c r="D265" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E265" t="s">
+        <v>268</v>
+      </c>
+      <c r="F265">
+        <v>490014</v>
+      </c>
+      <c r="G265" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7">
+      <c r="A266">
+        <v>725495</v>
+      </c>
+      <c r="B266" t="s">
+        <v>5</v>
+      </c>
+      <c r="C266" t="s">
+        <v>6</v>
+      </c>
+      <c r="D266" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E266" t="s">
+        <v>269</v>
+      </c>
+      <c r="F266"/>
+      <c r="G266"/>
+    </row>
+    <row r="267" spans="1:7">
+      <c r="A267">
+        <v>725655</v>
+      </c>
+      <c r="B267" t="s">
+        <v>5</v>
+      </c>
+      <c r="C267" t="s">
+        <v>6</v>
+      </c>
+      <c r="D267" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E267" t="s">
+        <v>270</v>
+      </c>
+      <c r="F267"/>
+      <c r="G267"/>
+    </row>
+    <row r="268" spans="1:7">
+      <c r="A268">
+        <v>728382</v>
+      </c>
+      <c r="B268" t="s">
+        <v>5</v>
+      </c>
+      <c r="C268" t="s">
+        <v>6</v>
+      </c>
+      <c r="D268" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E268" t="s">
+        <v>271</v>
+      </c>
+      <c r="F268" t="s">
+        <v>437</v>
+      </c>
+      <c r="G268" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7">
+      <c r="A269">
+        <v>729146</v>
+      </c>
+      <c r="B269" t="s">
+        <v>5</v>
+      </c>
+      <c r="C269" t="s">
+        <v>6</v>
+      </c>
+      <c r="D269" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E269" t="s">
+        <v>272</v>
+      </c>
+      <c r="F269" t="s">
+        <v>438</v>
+      </c>
+      <c r="G269" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7">
+      <c r="A270">
+        <v>729147</v>
+      </c>
+      <c r="B270" t="s">
+        <v>5</v>
+      </c>
+      <c r="C270" t="s">
+        <v>6</v>
+      </c>
+      <c r="D270" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E270" t="s">
+        <v>272</v>
+      </c>
+      <c r="F270" t="s">
+        <v>438</v>
+      </c>
+      <c r="G270" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7">
+      <c r="A271">
+        <v>731816</v>
+      </c>
+      <c r="B271" t="s">
+        <v>5</v>
+      </c>
+      <c r="C271" t="s">
+        <v>6</v>
+      </c>
+      <c r="D271" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E271" t="s">
+        <v>273</v>
+      </c>
+      <c r="F271"/>
+      <c r="G271"/>
+    </row>
+    <row r="272" spans="1:7">
+      <c r="A272">
+        <v>735551</v>
+      </c>
+      <c r="B272" t="s">
+        <v>5</v>
+      </c>
+      <c r="C272" t="s">
+        <v>6</v>
+      </c>
+      <c r="D272" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E272" t="s">
+        <v>274</v>
+      </c>
+      <c r="F272"/>
+      <c r="G272"/>
+    </row>
+    <row r="273" spans="1:7">
+      <c r="A273">
+        <v>736823</v>
+      </c>
+      <c r="B273" t="s">
+        <v>5</v>
+      </c>
+      <c r="C273" t="s">
+        <v>6</v>
+      </c>
+      <c r="D273" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E273" t="s">
+        <v>275</v>
+      </c>
+      <c r="F273" t="s">
+        <v>439</v>
+      </c>
+      <c r="G273" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7">
+      <c r="A274">
+        <v>736951</v>
+      </c>
+      <c r="B274" t="s">
+        <v>5</v>
+      </c>
+      <c r="C274" t="s">
+        <v>6</v>
+      </c>
+      <c r="D274" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E274" t="s">
+        <v>276</v>
+      </c>
+      <c r="F274"/>
+      <c r="G274"/>
+    </row>
+    <row r="275" spans="1:7">
+      <c r="A275">
+        <v>736952</v>
+      </c>
+      <c r="B275" t="s">
+        <v>5</v>
+      </c>
+      <c r="C275" t="s">
+        <v>6</v>
+      </c>
+      <c r="D275" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E275" t="s">
+        <v>277</v>
+      </c>
+      <c r="F275"/>
+      <c r="G275"/>
+    </row>
+    <row r="276" spans="1:7">
+      <c r="A276">
+        <v>736953</v>
+      </c>
+      <c r="B276" t="s">
+        <v>5</v>
+      </c>
+      <c r="C276" t="s">
+        <v>6</v>
+      </c>
+      <c r="D276" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E276" t="s">
+        <v>278</v>
+      </c>
+      <c r="F276"/>
+      <c r="G276"/>
+    </row>
+    <row r="277" spans="1:7">
+      <c r="A277">
+        <v>737255</v>
+      </c>
+      <c r="B277" t="s">
+        <v>5</v>
+      </c>
+      <c r="C277" t="s">
+        <v>6</v>
+      </c>
+      <c r="D277" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E277" t="s">
+        <v>279</v>
+      </c>
+      <c r="F277">
+        <v>487464</v>
+      </c>
+      <c r="G277" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7">
+      <c r="A278">
+        <v>737256</v>
+      </c>
+      <c r="B278" t="s">
+        <v>5</v>
+      </c>
+      <c r="C278" t="s">
+        <v>6</v>
+      </c>
+      <c r="D278" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E278" t="s">
+        <v>280</v>
+      </c>
+      <c r="F278"/>
+      <c r="G278"/>
+    </row>
+    <row r="279" spans="1:7">
+      <c r="A279">
+        <v>737257</v>
+      </c>
+      <c r="B279" t="s">
+        <v>5</v>
+      </c>
+      <c r="C279" t="s">
+        <v>6</v>
+      </c>
+      <c r="D279" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E279" t="s">
+        <v>281</v>
+      </c>
+      <c r="F279">
+        <v>446367</v>
+      </c>
+      <c r="G279" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7">
+      <c r="A280">
+        <v>737258</v>
+      </c>
+      <c r="B280" t="s">
+        <v>5</v>
+      </c>
+      <c r="C280" t="s">
+        <v>6</v>
+      </c>
+      <c r="D280" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E280" t="s">
+        <v>282</v>
+      </c>
+      <c r="F280">
+        <v>337642</v>
+      </c>
+      <c r="G280" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7">
+      <c r="A281">
+        <v>737259</v>
+      </c>
+      <c r="B281" t="s">
+        <v>5</v>
+      </c>
+      <c r="C281" t="s">
+        <v>6</v>
+      </c>
+      <c r="D281" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E281" t="s">
+        <v>283</v>
+      </c>
+      <c r="F281">
+        <v>484672</v>
+      </c>
+      <c r="G281" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7">
+      <c r="A282">
+        <v>737557</v>
+      </c>
+      <c r="B282" t="s">
+        <v>5</v>
+      </c>
+      <c r="C282" t="s">
+        <v>6</v>
+      </c>
+      <c r="D282" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E282" t="s">
+        <v>284</v>
+      </c>
+      <c r="F282">
+        <v>243315</v>
+      </c>
+      <c r="G282" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7">
+      <c r="A283">
+        <v>737558</v>
+      </c>
+      <c r="B283" t="s">
+        <v>5</v>
+      </c>
+      <c r="C283" t="s">
+        <v>6</v>
+      </c>
+      <c r="D283" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E283" t="s">
+        <v>285</v>
+      </c>
+      <c r="F283"/>
+      <c r="G283"/>
+    </row>
+    <row r="284" spans="1:7">
+      <c r="A284">
+        <v>737559</v>
+      </c>
+      <c r="B284" t="s">
+        <v>5</v>
+      </c>
+      <c r="C284" t="s">
+        <v>6</v>
+      </c>
+      <c r="D284" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E284" t="s">
+        <v>286</v>
+      </c>
+      <c r="F284" t="s">
+        <v>444</v>
+      </c>
+      <c r="G284" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7">
+      <c r="A285">
+        <v>737560</v>
+      </c>
+      <c r="B285" t="s">
+        <v>5</v>
+      </c>
+      <c r="C285" t="s">
+        <v>6</v>
+      </c>
+      <c r="D285" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E285" t="s">
+        <v>287</v>
+      </c>
+      <c r="F285"/>
+      <c r="G285"/>
+    </row>
+    <row r="286" spans="1:7">
+      <c r="A286">
+        <v>737561</v>
+      </c>
+      <c r="B286" t="s">
+        <v>5</v>
+      </c>
+      <c r="C286" t="s">
+        <v>6</v>
+      </c>
+      <c r="D286" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E286" t="s">
+        <v>288</v>
+      </c>
+      <c r="F286" t="s">
+        <v>446</v>
+      </c>
+      <c r="G286" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7">
+      <c r="A287">
+        <v>737563</v>
+      </c>
+      <c r="B287" t="s">
+        <v>5</v>
+      </c>
+      <c r="C287" t="s">
+        <v>6</v>
+      </c>
+      <c r="D287" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E287" t="s">
+        <v>289</v>
+      </c>
+      <c r="F287" t="s">
+        <v>447</v>
+      </c>
+      <c r="G287" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7">
+      <c r="A288">
+        <v>737605</v>
+      </c>
+      <c r="B288" t="s">
+        <v>5</v>
+      </c>
+      <c r="C288" t="s">
+        <v>6</v>
+      </c>
+      <c r="D288" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E288" t="s">
+        <v>290</v>
+      </c>
+      <c r="F288"/>
+      <c r="G288"/>
+    </row>
+    <row r="289" spans="1:7">
+      <c r="A289">
+        <v>737617</v>
+      </c>
+      <c r="B289" t="s">
+        <v>5</v>
+      </c>
+      <c r="C289" t="s">
+        <v>6</v>
+      </c>
+      <c r="D289" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E289" t="s">
+        <v>291</v>
+      </c>
+      <c r="F289"/>
+      <c r="G289"/>
+    </row>
+    <row r="290" spans="1:7">
+      <c r="A290">
+        <v>737619</v>
+      </c>
+      <c r="B290" t="s">
+        <v>5</v>
+      </c>
+      <c r="C290" t="s">
+        <v>6</v>
+      </c>
+      <c r="D290" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E290" t="s">
+        <v>292</v>
+      </c>
+      <c r="F290"/>
+      <c r="G290"/>
+    </row>
+    <row r="291" spans="1:7">
+      <c r="A291">
+        <v>739317</v>
+      </c>
+      <c r="B291" t="s">
+        <v>5</v>
+      </c>
+      <c r="C291" t="s">
+        <v>6</v>
+      </c>
+      <c r="D291" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E291" t="s">
+        <v>267</v>
+      </c>
+      <c r="F291" t="s">
+        <v>436</v>
+      </c>
+      <c r="G291" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7">
+      <c r="A292">
+        <v>739336</v>
+      </c>
+      <c r="B292" t="s">
+        <v>5</v>
+      </c>
+      <c r="C292" t="s">
+        <v>6</v>
+      </c>
+      <c r="D292" s="3">
+        <v>46128</v>
+      </c>
+      <c r="E292" t="s">
+        <v>240</v>
+      </c>
+      <c r="F292">
+        <v>397344</v>
+      </c>
+      <c r="G292" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7">
+      <c r="A293">
+        <v>520053</v>
+      </c>
+      <c r="B293" t="s">
+        <v>5</v>
+      </c>
+      <c r="C293" t="s">
+        <v>6</v>
+      </c>
+      <c r="D293" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E293" t="s">
+        <v>293</v>
+      </c>
+      <c r="F293">
+        <v>460444</v>
+      </c>
+      <c r="G293" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7">
+      <c r="A294">
+        <v>534071</v>
+      </c>
+      <c r="B294" t="s">
+        <v>5</v>
+      </c>
+      <c r="C294" t="s">
+        <v>6</v>
+      </c>
+      <c r="D294" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E294" t="s">
+        <v>294</v>
+      </c>
+      <c r="F294" t="s">
+        <v>449</v>
+      </c>
+      <c r="G294" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="295" spans="1:7">
+      <c r="A295">
+        <v>537718</v>
+      </c>
+      <c r="B295" t="s">
+        <v>5</v>
+      </c>
+      <c r="C295" t="s">
+        <v>6</v>
+      </c>
+      <c r="D295" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E295" t="s">
+        <v>295</v>
+      </c>
+      <c r="F295"/>
+      <c r="G295"/>
+    </row>
+    <row r="296" spans="1:7">
+      <c r="A296">
+        <v>560570</v>
+      </c>
+      <c r="B296" t="s">
+        <v>5</v>
+      </c>
+      <c r="C296" t="s">
+        <v>6</v>
+      </c>
+      <c r="D296" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E296" t="s">
+        <v>296</v>
+      </c>
+      <c r="F296" t="s">
+        <v>450</v>
+      </c>
+      <c r="G296" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7">
+      <c r="A297">
+        <v>599388</v>
+      </c>
+      <c r="B297" t="s">
+        <v>5</v>
+      </c>
+      <c r="C297" t="s">
+        <v>6</v>
+      </c>
+      <c r="D297" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E297" t="s">
+        <v>297</v>
+      </c>
+      <c r="F297"/>
+      <c r="G297"/>
+    </row>
+    <row r="298" spans="1:7">
+      <c r="A298">
+        <v>612358</v>
+      </c>
+      <c r="B298" t="s">
+        <v>5</v>
+      </c>
+      <c r="C298" t="s">
+        <v>6</v>
+      </c>
+      <c r="D298" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E298" t="s">
+        <v>298</v>
+      </c>
+      <c r="F298"/>
+      <c r="G298"/>
+    </row>
+    <row r="299" spans="1:7">
+      <c r="A299">
+        <v>623021</v>
+      </c>
+      <c r="B299" t="s">
+        <v>5</v>
+      </c>
+      <c r="C299" t="s">
+        <v>6</v>
+      </c>
+      <c r="D299" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E299" t="s">
+        <v>299</v>
+      </c>
+      <c r="F299"/>
+      <c r="G299"/>
+    </row>
+    <row r="300" spans="1:7">
+      <c r="A300">
+        <v>627036</v>
+      </c>
+      <c r="B300" t="s">
+        <v>5</v>
+      </c>
+      <c r="C300" t="s">
+        <v>6</v>
+      </c>
+      <c r="D300" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E300" t="s">
+        <v>300</v>
+      </c>
+      <c r="F300">
+        <v>523205</v>
+      </c>
+      <c r="G300" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7">
+      <c r="A301">
+        <v>627056</v>
+      </c>
+      <c r="B301" t="s">
+        <v>5</v>
+      </c>
+      <c r="C301" t="s">
+        <v>6</v>
+      </c>
+      <c r="D301" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E301" t="s">
+        <v>301</v>
+      </c>
+      <c r="F301"/>
+      <c r="G301"/>
+    </row>
+    <row r="302" spans="1:7">
+      <c r="A302">
+        <v>647894</v>
+      </c>
+      <c r="B302" t="s">
+        <v>5</v>
+      </c>
+      <c r="C302" t="s">
+        <v>6</v>
+      </c>
+      <c r="D302" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E302" t="s">
+        <v>302</v>
+      </c>
+      <c r="F302"/>
+      <c r="G302"/>
+    </row>
+    <row r="303" spans="1:7">
+      <c r="A303">
+        <v>655871</v>
+      </c>
+      <c r="B303" t="s">
+        <v>5</v>
+      </c>
+      <c r="C303" t="s">
+        <v>6</v>
+      </c>
+      <c r="D303" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E303" t="s">
+        <v>303</v>
+      </c>
+      <c r="F303"/>
+      <c r="G303"/>
+    </row>
+    <row r="304" spans="1:7">
+      <c r="A304">
+        <v>659832</v>
+      </c>
+      <c r="B304" t="s">
+        <v>5</v>
+      </c>
+      <c r="C304" t="s">
+        <v>6</v>
+      </c>
+      <c r="D304" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E304" t="s">
+        <v>304</v>
+      </c>
+      <c r="F304"/>
+      <c r="G304"/>
+    </row>
+    <row r="305" spans="1:7">
+      <c r="A305">
+        <v>663752</v>
+      </c>
+      <c r="B305" t="s">
+        <v>5</v>
+      </c>
+      <c r="C305" t="s">
+        <v>6</v>
+      </c>
+      <c r="D305" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E305" t="s">
+        <v>305</v>
+      </c>
+      <c r="F305"/>
+      <c r="G305"/>
+    </row>
+    <row r="306" spans="1:7">
+      <c r="A306">
+        <v>663931</v>
+      </c>
+      <c r="B306" t="s">
+        <v>5</v>
+      </c>
+      <c r="C306" t="s">
+        <v>6</v>
+      </c>
+      <c r="D306" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E306" t="s">
+        <v>294</v>
+      </c>
+      <c r="F306" t="s">
+        <v>449</v>
+      </c>
+      <c r="G306" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7">
+      <c r="A307">
+        <v>672752</v>
+      </c>
+      <c r="B307" t="s">
+        <v>5</v>
+      </c>
+      <c r="C307" t="s">
+        <v>6</v>
+      </c>
+      <c r="D307" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E307" t="s">
+        <v>306</v>
+      </c>
+      <c r="F307"/>
+      <c r="G307"/>
+    </row>
+    <row r="308" spans="1:7">
+      <c r="A308">
+        <v>672767</v>
+      </c>
+      <c r="B308" t="s">
+        <v>5</v>
+      </c>
+      <c r="C308" t="s">
+        <v>6</v>
+      </c>
+      <c r="D308" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E308" t="s">
+        <v>307</v>
+      </c>
+      <c r="F308"/>
+      <c r="G308"/>
+    </row>
+    <row r="309" spans="1:7">
+      <c r="A309">
+        <v>672774</v>
+      </c>
+      <c r="B309" t="s">
+        <v>5</v>
+      </c>
+      <c r="C309" t="s">
+        <v>6</v>
+      </c>
+      <c r="D309" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E309" t="s">
+        <v>308</v>
+      </c>
+      <c r="F309"/>
+      <c r="G309"/>
+    </row>
+    <row r="310" spans="1:7">
+      <c r="A310">
+        <v>672881</v>
+      </c>
+      <c r="B310" t="s">
+        <v>5</v>
+      </c>
+      <c r="C310" t="s">
+        <v>6</v>
+      </c>
+      <c r="D310" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E310" t="s">
+        <v>309</v>
+      </c>
+      <c r="F310"/>
+      <c r="G310"/>
+    </row>
+    <row r="311" spans="1:7">
+      <c r="A311">
+        <v>698675</v>
+      </c>
+      <c r="B311" t="s">
+        <v>5</v>
+      </c>
+      <c r="C311" t="s">
+        <v>6</v>
+      </c>
+      <c r="D311" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E311" t="s">
+        <v>310</v>
+      </c>
+      <c r="F311"/>
+      <c r="G311"/>
+    </row>
+    <row r="312" spans="1:7">
+      <c r="A312">
+        <v>698979</v>
+      </c>
+      <c r="B312" t="s">
+        <v>5</v>
+      </c>
+      <c r="C312" t="s">
+        <v>6</v>
+      </c>
+      <c r="D312" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E312" t="s">
+        <v>311</v>
+      </c>
+      <c r="F312"/>
+      <c r="G312"/>
+    </row>
+    <row r="313" spans="1:7">
+      <c r="A313">
+        <v>707002</v>
+      </c>
+      <c r="B313" t="s">
+        <v>5</v>
+      </c>
+      <c r="C313" t="s">
+        <v>6</v>
+      </c>
+      <c r="D313" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E313" t="s">
+        <v>312</v>
+      </c>
+      <c r="F313" t="s">
+        <v>452</v>
+      </c>
+      <c r="G313" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="314" spans="1:7">
+      <c r="A314">
+        <v>707316</v>
+      </c>
+      <c r="B314" t="s">
+        <v>5</v>
+      </c>
+      <c r="C314" t="s">
+        <v>6</v>
+      </c>
+      <c r="D314" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E314" t="s">
+        <v>313</v>
+      </c>
+      <c r="F314"/>
+      <c r="G314"/>
+    </row>
+    <row r="315" spans="1:7">
+      <c r="A315">
+        <v>710324</v>
+      </c>
+      <c r="B315" t="s">
+        <v>5</v>
+      </c>
+      <c r="C315" t="s">
+        <v>6</v>
+      </c>
+      <c r="D315" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E315" t="s">
+        <v>314</v>
+      </c>
+      <c r="F315"/>
+      <c r="G315"/>
+    </row>
+    <row r="316" spans="1:7">
+      <c r="A316">
+        <v>714592</v>
+      </c>
+      <c r="B316" t="s">
+        <v>5</v>
+      </c>
+      <c r="C316" t="s">
+        <v>6</v>
+      </c>
+      <c r="D316" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E316" t="s">
+        <v>315</v>
+      </c>
+      <c r="F316" t="s">
+        <v>454</v>
+      </c>
+      <c r="G316" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7">
+      <c r="A317">
+        <v>721064</v>
+      </c>
+      <c r="B317" t="s">
+        <v>5</v>
+      </c>
+      <c r="C317" t="s">
+        <v>6</v>
+      </c>
+      <c r="D317" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E317" t="s">
+        <v>316</v>
+      </c>
+      <c r="F317">
+        <v>455079</v>
+      </c>
+      <c r="G317" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7">
+      <c r="A318">
+        <v>721774</v>
+      </c>
+      <c r="B318" t="s">
+        <v>5</v>
+      </c>
+      <c r="C318" t="s">
+        <v>6</v>
+      </c>
+      <c r="D318" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E318" t="s">
+        <v>317</v>
+      </c>
+      <c r="F318"/>
+      <c r="G318"/>
+    </row>
+    <row r="319" spans="1:7">
+      <c r="A319">
+        <v>726730</v>
+      </c>
+      <c r="B319" t="s">
+        <v>5</v>
+      </c>
+      <c r="C319" t="s">
+        <v>6</v>
+      </c>
+      <c r="D319" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E319" t="s">
+        <v>318</v>
+      </c>
+      <c r="F319">
+        <v>493611</v>
+      </c>
+      <c r="G319" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7">
+      <c r="A320">
+        <v>727704</v>
+      </c>
+      <c r="B320" t="s">
+        <v>5</v>
+      </c>
+      <c r="C320" t="s">
+        <v>6</v>
+      </c>
+      <c r="D320" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E320" t="s">
+        <v>319</v>
+      </c>
+      <c r="F320" t="s">
+        <v>457</v>
+      </c>
+      <c r="G320" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7">
+      <c r="A321">
+        <v>728623</v>
+      </c>
+      <c r="B321" t="s">
+        <v>5</v>
+      </c>
+      <c r="C321" t="s">
+        <v>6</v>
+      </c>
+      <c r="D321" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E321" t="s">
+        <v>320</v>
+      </c>
+      <c r="F321">
+        <v>302229</v>
+      </c>
+      <c r="G321" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7">
+      <c r="A322">
+        <v>729701</v>
+      </c>
+      <c r="B322" t="s">
+        <v>5</v>
+      </c>
+      <c r="C322" t="s">
+        <v>6</v>
+      </c>
+      <c r="D322" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E322" t="s">
+        <v>321</v>
+      </c>
+      <c r="F322" t="s">
+        <v>458</v>
+      </c>
+      <c r="G322" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7">
+      <c r="A323">
+        <v>729785</v>
+      </c>
+      <c r="B323" t="s">
+        <v>5</v>
+      </c>
+      <c r="C323" t="s">
+        <v>6</v>
+      </c>
+      <c r="D323" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E323" t="s">
+        <v>322</v>
+      </c>
+      <c r="F323">
+        <v>246270</v>
+      </c>
+      <c r="G323" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7">
+      <c r="A324">
+        <v>730379</v>
+      </c>
+      <c r="B324" t="s">
+        <v>5</v>
+      </c>
+      <c r="C324" t="s">
+        <v>6</v>
+      </c>
+      <c r="D324" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E324" t="s">
+        <v>323</v>
+      </c>
+      <c r="F324" t="s">
+        <v>461</v>
+      </c>
+      <c r="G324" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7">
+      <c r="A325">
+        <v>731571</v>
+      </c>
+      <c r="B325" t="s">
+        <v>5</v>
+      </c>
+      <c r="C325" t="s">
+        <v>6</v>
+      </c>
+      <c r="D325" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E325" t="s">
+        <v>324</v>
+      </c>
+      <c r="F325" t="s">
+        <v>463</v>
+      </c>
+      <c r="G325" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="326" spans="1:7">
+      <c r="A326">
+        <v>731587</v>
+      </c>
+      <c r="B326" t="s">
+        <v>5</v>
+      </c>
+      <c r="C326" t="s">
+        <v>6</v>
+      </c>
+      <c r="D326" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E326" t="s">
+        <v>325</v>
+      </c>
+      <c r="F326">
+        <v>5123</v>
+      </c>
+      <c r="G326" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7">
+      <c r="A327">
+        <v>731911</v>
+      </c>
+      <c r="B327" t="s">
+        <v>5</v>
+      </c>
+      <c r="C327" t="s">
+        <v>6</v>
+      </c>
+      <c r="D327" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E327" t="s">
+        <v>326</v>
+      </c>
+      <c r="F327" t="s">
+        <v>466</v>
+      </c>
+      <c r="G327" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7">
+      <c r="A328">
+        <v>731914</v>
+      </c>
+      <c r="B328" t="s">
+        <v>5</v>
+      </c>
+      <c r="C328" t="s">
+        <v>6</v>
+      </c>
+      <c r="D328" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E328" t="s">
+        <v>327</v>
+      </c>
+      <c r="F328"/>
+      <c r="G328"/>
+    </row>
+    <row r="329" spans="1:7">
+      <c r="A329">
+        <v>732413</v>
+      </c>
+      <c r="B329" t="s">
+        <v>5</v>
+      </c>
+      <c r="C329" t="s">
+        <v>6</v>
+      </c>
+      <c r="D329" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E329" t="s">
+        <v>328</v>
+      </c>
+      <c r="F329" t="s">
+        <v>467</v>
+      </c>
+      <c r="G329" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7">
+      <c r="A330">
+        <v>732942</v>
+      </c>
+      <c r="B330" t="s">
+        <v>5</v>
+      </c>
+      <c r="C330" t="s">
+        <v>6</v>
+      </c>
+      <c r="D330" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E330" t="s">
+        <v>329</v>
+      </c>
+      <c r="F330">
+        <v>236961</v>
+      </c>
+      <c r="G330" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7">
+      <c r="A331">
+        <v>733754</v>
+      </c>
+      <c r="B331" t="s">
+        <v>5</v>
+      </c>
+      <c r="C331" t="s">
+        <v>6</v>
+      </c>
+      <c r="D331" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E331" t="s">
+        <v>330</v>
+      </c>
+      <c r="F331">
+        <v>427338</v>
+      </c>
+      <c r="G331" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7">
+      <c r="A332">
+        <v>736850</v>
+      </c>
+      <c r="B332" t="s">
+        <v>5</v>
+      </c>
+      <c r="C332" t="s">
+        <v>6</v>
+      </c>
+      <c r="D332" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E332" t="s">
+        <v>331</v>
+      </c>
+      <c r="F332"/>
+      <c r="G332"/>
+    </row>
+    <row r="333" spans="1:7">
+      <c r="A333">
+        <v>736942</v>
+      </c>
+      <c r="B333" t="s">
+        <v>5</v>
+      </c>
+      <c r="C333" t="s">
+        <v>6</v>
+      </c>
+      <c r="D333" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E333" t="s">
+        <v>332</v>
+      </c>
+      <c r="F333">
+        <v>375660</v>
+      </c>
+      <c r="G333" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7">
+      <c r="A334">
+        <v>737391</v>
+      </c>
+      <c r="B334" t="s">
+        <v>5</v>
+      </c>
+      <c r="C334" t="s">
+        <v>6</v>
+      </c>
+      <c r="D334" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E334" t="s">
+        <v>333</v>
+      </c>
+      <c r="F334">
+        <v>425959</v>
+      </c>
+      <c r="G334" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7">
+      <c r="A335">
+        <v>737618</v>
+      </c>
+      <c r="B335" t="s">
+        <v>5</v>
+      </c>
+      <c r="C335" t="s">
+        <v>6</v>
+      </c>
+      <c r="D335" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E335" t="s">
+        <v>334</v>
+      </c>
+      <c r="F335"/>
+      <c r="G335"/>
+    </row>
+    <row r="336" spans="1:7">
+      <c r="A336">
+        <v>737622</v>
+      </c>
+      <c r="B336" t="s">
+        <v>5</v>
+      </c>
+      <c r="C336" t="s">
+        <v>6</v>
+      </c>
+      <c r="D336" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E336" t="s">
+        <v>335</v>
+      </c>
+      <c r="F336" t="s">
+        <v>469</v>
+      </c>
+      <c r="G336" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7">
+      <c r="A337">
+        <v>737623</v>
+      </c>
+      <c r="B337" t="s">
+        <v>5</v>
+      </c>
+      <c r="C337" t="s">
+        <v>6</v>
+      </c>
+      <c r="D337" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E337" t="s">
+        <v>336</v>
+      </c>
+      <c r="F337"/>
+      <c r="G337"/>
+    </row>
+    <row r="338" spans="1:7">
+      <c r="A338">
+        <v>737624</v>
+      </c>
+      <c r="B338" t="s">
+        <v>5</v>
+      </c>
+      <c r="C338" t="s">
+        <v>6</v>
+      </c>
+      <c r="D338" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E338" t="s">
+        <v>337</v>
+      </c>
+      <c r="F338"/>
+      <c r="G338"/>
+    </row>
+    <row r="339" spans="1:7">
+      <c r="A339">
+        <v>737625</v>
+      </c>
+      <c r="B339" t="s">
+        <v>5</v>
+      </c>
+      <c r="C339" t="s">
+        <v>6</v>
+      </c>
+      <c r="D339" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E339" t="s">
+        <v>338</v>
+      </c>
+      <c r="F339"/>
+      <c r="G339"/>
+    </row>
+    <row r="340" spans="1:7">
+      <c r="A340">
+        <v>737626</v>
+      </c>
+      <c r="B340" t="s">
+        <v>5</v>
+      </c>
+      <c r="C340" t="s">
+        <v>6</v>
+      </c>
+      <c r="D340" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E340" t="s">
+        <v>339</v>
+      </c>
+      <c r="F340"/>
+      <c r="G340"/>
+    </row>
+    <row r="341" spans="1:7">
+      <c r="A341">
+        <v>737627</v>
+      </c>
+      <c r="B341" t="s">
+        <v>5</v>
+      </c>
+      <c r="C341" t="s">
+        <v>6</v>
+      </c>
+      <c r="D341" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E341" t="s">
+        <v>340</v>
+      </c>
+      <c r="F341">
+        <v>355079</v>
+      </c>
+      <c r="G341" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7">
+      <c r="A342">
+        <v>737628</v>
+      </c>
+      <c r="B342" t="s">
+        <v>5</v>
+      </c>
+      <c r="C342" t="s">
+        <v>6</v>
+      </c>
+      <c r="D342" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E342" t="s">
+        <v>341</v>
+      </c>
+      <c r="F342"/>
+      <c r="G342"/>
+    </row>
+    <row r="343" spans="1:7">
+      <c r="A343">
+        <v>737632</v>
+      </c>
+      <c r="B343" t="s">
+        <v>5</v>
+      </c>
+      <c r="C343" t="s">
+        <v>6</v>
+      </c>
+      <c r="D343" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E343" t="s">
+        <v>342</v>
+      </c>
+      <c r="F343">
+        <v>7173</v>
+      </c>
+      <c r="G343" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7">
+      <c r="A344">
+        <v>737633</v>
+      </c>
+      <c r="B344" t="s">
+        <v>5</v>
+      </c>
+      <c r="C344" t="s">
+        <v>6</v>
+      </c>
+      <c r="D344" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E344" t="s">
+        <v>343</v>
+      </c>
+      <c r="F344"/>
+      <c r="G344"/>
+    </row>
+    <row r="345" spans="1:7">
+      <c r="A345">
+        <v>737634</v>
+      </c>
+      <c r="B345" t="s">
+        <v>5</v>
+      </c>
+      <c r="C345" t="s">
+        <v>6</v>
+      </c>
+      <c r="D345" s="3">
+        <v>46129</v>
+      </c>
+      <c r="E345" t="s">
+        <v>344</v>
+      </c>
+      <c r="F345"/>
+      <c r="G345"/>
     </row>
   </sheetData>
+  <autoFilter ref="A1:E5"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>